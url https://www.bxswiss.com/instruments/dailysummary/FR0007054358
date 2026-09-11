--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re430271a2ad84d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2df6df0cf0412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf9e961941241d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6671423075f94a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radce3f2f343f43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf9e961941241d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f43f68ef8c24180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6671423075f94a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007054358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>