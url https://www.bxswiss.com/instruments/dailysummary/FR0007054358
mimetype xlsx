--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2df6df0cf0412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfdb493155c4154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6671423075f94a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde3a686add924bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f43f68ef8c24180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6671423075f94a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb464a3c1e440e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde3a686add924bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007054358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>