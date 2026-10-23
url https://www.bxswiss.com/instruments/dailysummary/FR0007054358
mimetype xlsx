--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfdb493155c4154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc302196c43045bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde3a686add924bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra509563020704cd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb464a3c1e440e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde3a686add924bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81b3c445c47344e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra509563020704cd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007054358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>68,690</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,152</x:t>
-[...501 lines deleted...]
-        <x:is>
           <x:t>68,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,148</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>