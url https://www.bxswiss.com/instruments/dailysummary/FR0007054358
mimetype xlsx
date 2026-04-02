--- v3 (2026-03-12)
+++ v4 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3687ab8c7c43fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb00d4158c244324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R442835ffa37f4053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d04cc3e7fb4caf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d64a757957406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R442835ffa37f4053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796b7537d3d94475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d04cc3e7fb4caf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007054358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>