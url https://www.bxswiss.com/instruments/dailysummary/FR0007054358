--- v4 (2026-04-02)
+++ v5 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb00d4158c244324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d60525821c4484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d04cc3e7fb4caf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R122ea13676a34486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796b7537d3d94475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d04cc3e7fb4caf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R809adacaf18a4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R122ea13676a34486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007054358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>