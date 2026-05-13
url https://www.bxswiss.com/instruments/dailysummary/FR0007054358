--- v5 (2026-04-22)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d60525821c4484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e5446f27f74883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R122ea13676a34486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42dcee28e52542fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R809adacaf18a4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R122ea13676a34486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7f359a7395408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42dcee28e52542fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007054358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>61,002</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,331</x:t>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>