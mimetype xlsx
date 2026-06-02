--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e5446f27f74883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b9908e9a6094434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42dcee28e52542fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159adb3f14264ce6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7f359a7395408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42dcee28e52542fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2bfd94f4a9c48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159adb3f14264ce6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007054358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,997</x:t>
-[...252 lines deleted...]
-          <x:t>60,297</x:t>
+          <x:t>61,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>