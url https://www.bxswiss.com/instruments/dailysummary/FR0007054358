--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b9908e9a6094434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1dc6db9909143a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159adb3f14264ce6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b4b8a095a4143d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2bfd94f4a9c48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159adb3f14264ce6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7422c7cd412d4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b4b8a095a4143d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007054358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>