--- v8 (2026-06-22)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1dc6db9909143a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbbe589e0be742a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b4b8a095a4143d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b2cee277c24f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7422c7cd412d4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b4b8a095a4143d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d00ab49cda74933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b2cee277c24f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007054358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...436 lines deleted...]
-          <x:t>65,550</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,847</x:t>
-[...90 lines deleted...]
-          <x:t>66,318</x:t>
+          <x:t>65,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>