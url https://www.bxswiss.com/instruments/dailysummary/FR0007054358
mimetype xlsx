--- v9 (2026-08-01)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbbe589e0be742a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re430271a2ad84d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b2cee277c24f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf9e961941241d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d00ab49cda74933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b2cee277c24f8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radce3f2f343f43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf9e961941241d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007054358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>