--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591cff37ea524d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476649f5e92c4756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra290cb44e2f447fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b6ec0142dee4e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f43d734322647c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra290cb44e2f447fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bd8f8e0d83b4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b6ec0142dee4e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EFSF 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU000A1G0EL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,185</x:t>
-[...80 lines deleted...]
-          <x:t>87,355</x:t>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,335</x:t>
-[...70 lines deleted...]
-          <x:t>87,350</x:t>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...401 lines deleted...]
-          <x:t>87,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>87,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>