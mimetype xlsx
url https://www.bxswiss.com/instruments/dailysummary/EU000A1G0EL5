--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476649f5e92c4756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86bdef44f674d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b6ec0142dee4e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee2f0f4c961489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bd8f8e0d83b4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b6ec0142dee4e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3452fbd1e9144206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee2f0f4c961489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EFSF 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU000A1G0EL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>87,235</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,100</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>87,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,915</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>