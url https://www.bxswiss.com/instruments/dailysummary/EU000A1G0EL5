--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86bdef44f674d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6758b010ed49a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee2f0f4c961489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f361d7aa18943c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3452fbd1e9144206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee2f0f4c961489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212c9141d817409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f361d7aa18943c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EFSF 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU000A1G0EL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>86,035</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,215</x:t>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,145</x:t>
-[...16 lines deleted...]
-          <x:t>86,415</x:t>
+          <x:t>86,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,140</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>86,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>86,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>18.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>86,140</x:t>
-        </x:is>
-[...251 lines deleted...]
-          <x:t>86,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>