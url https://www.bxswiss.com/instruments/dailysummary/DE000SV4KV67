--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re60d8e1b7c1e4f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e323f9db3f49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908d29dbf6234b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617ed3c2f0064c03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162c818724f74fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908d29dbf6234b26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race802d9848e4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617ed3c2f0064c03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SV4KV67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>6,550</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>7,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,795</x:t>
-[...97 lines deleted...]
-          <x:t>7,075</x:t>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>6,815</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,505</x:t>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>