--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e323f9db3f49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1474635f8e4e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617ed3c2f0064c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf233484ef4154801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race802d9848e4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617ed3c2f0064c03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f00d2d326614853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf233484ef4154801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SV4KV67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,960</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,880</x:t>
-[...16 lines deleted...]
-          <x:t>7,240</x:t>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,140</x:t>
-[...598 lines deleted...]
-          <x:t>6,715</x:t>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>