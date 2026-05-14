--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1474635f8e4e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb59eba3cac94640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf233484ef4154801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b000183b46f4c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f00d2d326614853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf233484ef4154801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra53111202c0342d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b000183b46f4c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SV4KV67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>6,465</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,355</x:t>
-[...227 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,165</x:t>
-[...75 lines deleted...]
-          <x:t>6,835</x:t>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,755</x:t>
-[...16 lines deleted...]
-          <x:t>7,425</x:t>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,035</x:t>
-[...16 lines deleted...]
-          <x:t>7,275</x:t>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,245</x:t>
+          <x:t>8,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>7,505</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>7,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>