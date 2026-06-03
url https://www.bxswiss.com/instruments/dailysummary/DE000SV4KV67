--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb59eba3cac94640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16fb3547d8f4967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b000183b46f4c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a55f40134d4951"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra53111202c0342d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b000183b46f4c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ab2bda829d4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a55f40134d4951" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SV4KV67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>