--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16fb3547d8f4967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fe172587b247bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a55f40134d4951"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d20e8ff76144e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ab2bda829d4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a55f40134d4951" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd30dade363964f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d20e8ff76144e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SV4KV67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>9,000</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>9,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>9,565</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>20.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,265</x:t>
-[...225 lines deleted...]
-          <x:t>10,995</x:t>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>