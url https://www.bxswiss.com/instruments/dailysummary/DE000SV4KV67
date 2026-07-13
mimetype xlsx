--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fe172587b247bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d571754ad754cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d20e8ff76144e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b41f62fb61490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd30dade363964f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d20e8ff76144e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152a88a837ea4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b41f62fb61490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SV4KV67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>11,005</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,915</x:t>
-[...102 lines deleted...]
-          <x:t>10,865</x:t>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,295</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,165</x:t>
-[...296 lines deleted...]
-          <x:t>10,215</x:t>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>