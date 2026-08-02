--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d571754ad754cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34ca66304d547c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b41f62fb61490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb35b79c8924572"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152a88a837ea4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b41f62fb61490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0db2e52e7b449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb35b79c8924572" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SV4KV67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>9,990</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,815</x:t>
-[...463 lines deleted...]
-          <x:t>11,235</x:t>
+          <x:t>10,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>