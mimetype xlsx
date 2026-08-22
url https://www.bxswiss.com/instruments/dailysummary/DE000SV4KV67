--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34ca66304d547c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34e3c69339a4445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb35b79c8924572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R467bf0e380f7441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0db2e52e7b449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb35b79c8924572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7503e577034462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R467bf0e380f7441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SV4KV67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>10,695</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,545</x:t>
-[...87 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,345</x:t>
-[...441 lines deleted...]
-          <x:t>10,265</x:t>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>