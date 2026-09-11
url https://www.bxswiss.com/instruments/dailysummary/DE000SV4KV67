--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34e3c69339a4445" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9efde8b9c274b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R467bf0e380f7441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf6f238f8664562"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7503e577034462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R467bf0e380f7441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037402369d1c4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf6f238f8664562" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SV4KV67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>12,525</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,305</x:t>
-[...6 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,265</x:t>
-[...576 lines deleted...]
-          <x:t>10,835</x:t>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>