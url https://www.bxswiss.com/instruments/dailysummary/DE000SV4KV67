--- v15 (2026-09-11)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9efde8b9c274b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfade6aa772124474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf6f238f8664562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4273cfcbee564b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037402369d1c4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf6f238f8664562" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0483bef468084e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4273cfcbee564b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SV4KV67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>10,710</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>09.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,455</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>11,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>