--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfade6aa772124474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c76056a1b464450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4273cfcbee564b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48a3c74db944545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0483bef468084e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4273cfcbee564b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e4ca9263d944c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48a3c74db944545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Apple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SV4KV67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>12,115</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>12,510</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>13,060</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,865</x:t>
-[...16 lines deleted...]
-          <x:t>13,370</x:t>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>13,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>25.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,415</x:t>
-[...97 lines deleted...]
-          <x:t>01.10.2026</x:t>
+          <x:t>13,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,130</x:t>
-[...36 lines deleted...]
-          <x:t>12,895</x:t>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>