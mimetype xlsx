--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a99a2666564df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f350c08e0fa49a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdabe2f32fabd41cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025de18b3cf74b3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0becdbcd1bfd4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdabe2f32fabd41cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5ff5b6ca6754a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025de18b3cf74b3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SR8UK88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>24,600</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,345</x:t>
-[...48 lines deleted...]
-          <x:t>24,995</x:t>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>25,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>24,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>