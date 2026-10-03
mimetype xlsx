--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f350c08e0fa49a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f60cc5ae54c411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025de18b3cf74b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4e1a67f15442a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5ff5b6ca6754a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025de18b3cf74b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdcf52bcd0bd480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4e1a67f15442a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SR8UK88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>24,980</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,815</x:t>
-[...102 lines deleted...]
-          <x:t>25,225</x:t>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,925</x:t>
-[...75 lines deleted...]
-          <x:t>24,015</x:t>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>26,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>