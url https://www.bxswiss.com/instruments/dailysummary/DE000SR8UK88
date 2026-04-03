--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f01352d81c41b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b6a1110e3b42df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22fd3f95c183489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe83090668a64326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f76a29c33494a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22fd3f95c183489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d820865d7d4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe83090668a64326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SR8UK88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>