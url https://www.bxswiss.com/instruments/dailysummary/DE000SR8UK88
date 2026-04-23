--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b6a1110e3b42df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553ce6a349264693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe83090668a64326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8fd19bf09e4c82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d820865d7d4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe83090668a64326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a9ffc14b7740e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8fd19bf09e4c82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SR8UK88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>18,860</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,845</x:t>
-[...571 lines deleted...]
-          <x:t>17,115</x:t>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>