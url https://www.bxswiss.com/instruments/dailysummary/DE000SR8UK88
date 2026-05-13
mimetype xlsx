--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553ce6a349264693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa1dca100e54f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8fd19bf09e4c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58bb4dad54bd491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a9ffc14b7740e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8fd19bf09e4c82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156919714e314d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58bb4dad54bd491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SR8UK88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>16,885</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>19,135</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,655</x:t>
-[...269 lines deleted...]
-          <x:t>18,985</x:t>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>