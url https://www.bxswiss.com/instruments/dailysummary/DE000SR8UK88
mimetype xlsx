--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa1dca100e54f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd000467c75b74503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58bb4dad54bd491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269878aaa959413f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156919714e314d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58bb4dad54bd491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde73aeee11a24d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269878aaa959413f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SR8UK88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>19,055</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>19,280</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,205</x:t>
-[...436 lines deleted...]
-          <x:t>18,315</x:t>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>