--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd000467c75b74503" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c080021dba4b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269878aaa959413f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920964f9b39d40ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde73aeee11a24d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269878aaa959413f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70340100918642b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920964f9b39d40ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SR8UK88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>17,650</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,580</x:t>
-[...318 lines deleted...]
-          <x:t>19,380</x:t>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,095</x:t>
-[...60 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,615</x:t>
-[...48 lines deleted...]
-          <x:t>19,485</x:t>
+          <x:t>20,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,005</x:t>
-[...31 lines deleted...]
-          <x:t>19,700</x:t>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>