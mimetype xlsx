--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c080021dba4b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R053e9fe53cba4997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920964f9b39d40ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84aa13668d474f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70340100918642b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920964f9b39d40ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4643ec7226d142e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84aa13668d474f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SR8UK88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>19,380</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,095</x:t>
-[...60 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,615</x:t>
-[...48 lines deleted...]
-          <x:t>19,485</x:t>
+          <x:t>20,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,005</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>20,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,285</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>