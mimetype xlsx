--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R053e9fe53cba4997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8229b5846a14486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84aa13668d474f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c60004c5ee4ff4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4643ec7226d142e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84aa13668d474f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe033fbc6d594448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c60004c5ee4ff4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SR8UK88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>22,345</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,265</x:t>
-[...409 lines deleted...]
-          <x:t>22,885</x:t>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>