--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8229b5846a14486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a99a2666564df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c60004c5ee4ff4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdabe2f32fabd41cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe033fbc6d594448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c60004c5ee4ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0becdbcd1bfd4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdabe2f32fabd41cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SR8UK88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>22,520</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>23,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,135</x:t>
-[...58 lines deleted...]
-          <x:t>23,545</x:t>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>