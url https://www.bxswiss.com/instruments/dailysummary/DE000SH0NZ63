--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a33ff0816e4f02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac21d10905ed430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc104f32c9934584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f8a80e01514dbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301b42fd832d475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc104f32c9934584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0261904599a34592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f8a80e01514dbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,221 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...169 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -530,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>