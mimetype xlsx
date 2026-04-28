--- v7 (2026-04-07)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac21d10905ed430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271000388b60499b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f8a80e01514dbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e52697344a942cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0261904599a34592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f8a80e01514dbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b431f87990449aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e52697344a942cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>