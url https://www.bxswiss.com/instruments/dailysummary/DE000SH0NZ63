--- v8 (2026-04-28)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271000388b60499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3710e28b8aed4ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e52697344a942cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e49355c98d74e67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b431f87990449aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e52697344a942cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2605b6c1364d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e49355c98d74e67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>