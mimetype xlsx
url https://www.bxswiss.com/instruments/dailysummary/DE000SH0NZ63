--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3710e28b8aed4ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebbb970493c47a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e49355c98d74e67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ada16d6c8de48a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2605b6c1364d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e49355c98d74e67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radfebd719fbc4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ada16d6c8de48a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>