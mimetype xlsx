--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebbb970493c47a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9550ac713d4344ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ada16d6c8de48a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346010f91383441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radfebd719fbc4dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ada16d6c8de48a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa2fa2464fe4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346010f91383441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>