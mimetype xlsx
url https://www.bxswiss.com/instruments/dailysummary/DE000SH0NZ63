--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9550ac713d4344ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3394c37898d4dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346010f91383441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe5feac81434adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa2fa2464fe4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346010f91383441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64ee69f6289f4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe5feac81434adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>