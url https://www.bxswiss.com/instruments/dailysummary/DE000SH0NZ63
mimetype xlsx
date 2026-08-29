--- v12 (2026-07-21)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3394c37898d4dd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa41d635ac24fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe5feac81434adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df3ea4d5d54487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64ee69f6289f4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe5feac81434adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R975cb660ca9f4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df3ea4d5d54487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>44,790</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>