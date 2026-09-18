--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa41d635ac24fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87c082832604a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df3ea4d5d54487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd025a3d03f74dc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R975cb660ca9f4cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df3ea4d5d54487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44d729669674d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd025a3d03f74dc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>