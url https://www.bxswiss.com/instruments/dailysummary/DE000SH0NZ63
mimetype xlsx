--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87c082832604a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3acf8dbc45d4429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd025a3d03f74dc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ead074b85174f51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44d729669674d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd025a3d03f74dc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2710606a65a46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ead074b85174f51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>