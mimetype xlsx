--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3acf8dbc45d4429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe41c6b64d1447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ead074b85174f51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537b46b1cca94d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2710606a65a46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ead074b85174f51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd538a17253743c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537b46b1cca94d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>