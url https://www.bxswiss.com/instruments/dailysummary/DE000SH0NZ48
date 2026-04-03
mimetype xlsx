--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb036c18e7b5c4cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6669f13a20fc4fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f91fa10adce4f2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9440f6da2c2745dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a06bdbbc9b4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f91fa10adce4f2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc05d15b7aaf4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9440f6da2c2745dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,555</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>3,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...100 lines deleted...]
-          <x:t>3,395</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>