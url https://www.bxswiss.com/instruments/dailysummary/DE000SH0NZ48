--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6669f13a20fc4fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10524ab4233b42ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9440f6da2c2745dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R161ab40f076b452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc05d15b7aaf4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9440f6da2c2745dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re712eeb119ff4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R161ab40f076b452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,130</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,825</x:t>
-[...38 lines deleted...]
-          <x:t>3,725</x:t>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>2,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>