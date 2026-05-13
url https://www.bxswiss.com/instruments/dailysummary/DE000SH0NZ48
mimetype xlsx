--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10524ab4233b42ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4fd34a5d42a423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R161ab40f076b452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2334acea9cf4444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re712eeb119ff4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R161ab40f076b452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37981c423694d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2334acea9cf4444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,270</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>3,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,485</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,455</x:t>
-[...193 lines deleted...]
-          <x:t>4,075</x:t>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>