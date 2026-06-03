--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4fd34a5d42a423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66e810f73da4142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2334acea9cf4444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd230082ed24c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37981c423694d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2334acea9cf4444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88de00ffbbd3431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd230082ed24c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,485</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,455</x:t>
-[...65 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,105</x:t>
-[...382 lines deleted...]
-          <x:t>4,015</x:t>
+          <x:t>4,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,315</x:t>
-[...48 lines deleted...]
-          <x:t>4,720</x:t>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,680</x:t>
-[...31 lines deleted...]
-          <x:t>5,360</x:t>
+          <x:t>5,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>