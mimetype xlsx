--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66e810f73da4142" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00a2dcd76b54b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd230082ed24c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237fde274edc408d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88de00ffbbd3431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd230082ed24c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e20c710dd34338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237fde274edc408d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,175</x:t>
-[...323 lines deleted...]
-          <x:t>4,300</x:t>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>5,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>