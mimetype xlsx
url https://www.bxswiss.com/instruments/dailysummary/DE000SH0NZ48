--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00a2dcd76b54b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7def517aa281496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237fde274edc408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0142f32f04984738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e20c710dd34338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237fde274edc408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c5fbd08bba4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0142f32f04984738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,460</x:t>
-[...58 lines deleted...]
-          <x:t>4,300</x:t>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>