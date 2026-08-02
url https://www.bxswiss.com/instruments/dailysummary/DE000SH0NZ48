--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7def517aa281496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb1698225564448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0142f32f04984738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a6fd2a2485446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c5fbd08bba4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0142f32f04984738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38300077406b47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a6fd2a2485446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,130</x:t>
-[...31 lines deleted...]
-          <x:t>4,315</x:t>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>4,470</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,385</x:t>
-[...377 lines deleted...]
-          <x:t>3,855</x:t>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>