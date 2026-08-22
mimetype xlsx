--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb1698225564448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0b8d12dc05445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a6fd2a2485446f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba8bf7a59a94951"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38300077406b47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a6fd2a2485446f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9375c7899d78452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba8bf7a59a94951" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0NZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>3,725</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,695</x:t>
-[...107 lines deleted...]
-          <x:t>3,715</x:t>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>29.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,025</x:t>
-[...63 lines deleted...]
-          <x:t>4,325</x:t>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>