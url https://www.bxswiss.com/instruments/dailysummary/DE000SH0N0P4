--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f89b1871d25490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc025ce348b84344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a3d38d3e31c46dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834f46d9bfb6431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f1bfbf21854bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a3d38d3e31c46dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fdb79e320441b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834f46d9bfb6431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0N0P4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,399</x:t>
-[...48 lines deleted...]
-          <x:t>0,420</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,417</x:t>
-[...544 lines deleted...]
-          <x:t>0,438</x:t>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>