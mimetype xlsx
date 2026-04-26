--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc025ce348b84344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9406f5daab9946d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834f46d9bfb6431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743799b844ae4776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fdb79e320441b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834f46d9bfb6431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69bcf38738a410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743799b844ae4776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0N0P4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,404</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,413</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>0,483</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>