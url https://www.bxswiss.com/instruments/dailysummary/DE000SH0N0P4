--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9406f5daab9946d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6410d653f2ee40a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743799b844ae4776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb60c5f734634919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69bcf38738a410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743799b844ae4776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ecfb98609a64730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb60c5f734634919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0N0P4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,392</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,362</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,329</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,324</x:t>
-[...193 lines deleted...]
-          <x:t>0,339</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>