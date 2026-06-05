--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6410d653f2ee40a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9fc62ed62624d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb60c5f734634919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272d0118636b4114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ecfb98609a64730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb60c5f734634919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5073dc063c849e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272d0118636b4114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0N0P4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,329</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,324</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,306</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>