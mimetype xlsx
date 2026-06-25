--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9fc62ed62624d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f970a523a0a4f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272d0118636b4114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra243fdfaa0014b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5073dc063c849e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272d0118636b4114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d88b6171e146db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra243fdfaa0014b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0N0P4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,307</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,303</x:t>
-[...512 lines deleted...]
-          <x:t>0,234</x:t>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>