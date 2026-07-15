--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f970a523a0a4f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref088fa4f8fb4d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra243fdfaa0014b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4daf402e8d1b40a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d88b6171e146db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra243fdfaa0014b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f21c5e9476a4673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4daf402e8d1b40a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0N0P4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,264</x:t>
-[...4 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,253</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,250</x:t>
-[...16 lines deleted...]
-          <x:t>0,250</x:t>
+          <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>0,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>