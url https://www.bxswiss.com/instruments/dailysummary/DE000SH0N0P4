--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref088fa4f8fb4d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bd1f14a6b64c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4daf402e8d1b40a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa30e8248334736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f21c5e9476a4673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4daf402e8d1b40a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647b2108e5984839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa30e8248334736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0N0P4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,238</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,236</x:t>
-[...21 lines deleted...]
-          <x:t>0,229</x:t>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>0,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>