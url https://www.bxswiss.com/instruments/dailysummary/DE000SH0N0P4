--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56bd1f14a6b64c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385ab9ddf0274bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa30e8248334736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ecf30142c794383"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647b2108e5984839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa30e8248334736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8193ee698f674f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ecf30142c794383" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0N0P4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>0,260</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,266</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,261</x:t>
-[...31 lines deleted...]
-          <x:t>0,249</x:t>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,256</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>21.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
-[...193 lines deleted...]
-          <x:t>0,230</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,231</x:t>
-[...26 lines deleted...]
-          <x:t>0,230</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>