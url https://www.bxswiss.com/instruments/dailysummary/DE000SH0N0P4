--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385ab9ddf0274bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ac132ce12f4c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ecf30142c794383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4bf0180b0e94751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8193ee698f674f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ecf30142c794383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e8892e75624f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4bf0180b0e94751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Copper Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SH0N0P4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,230</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,231</x:t>
-[...6 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,237</x:t>
-[...26 lines deleted...]
-          <x:t>0,218</x:t>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,210</x:t>
-[...222 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,217</x:t>
-[...53 lines deleted...]
-          <x:t>0,240</x:t>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,237</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>