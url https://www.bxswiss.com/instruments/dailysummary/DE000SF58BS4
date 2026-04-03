--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1b5538df2649c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc680908a6234403a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R904cc5fd906b46e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0825ac2e86341c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra802c773188f482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R904cc5fd906b46e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b68e187fd864fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0825ac2e86341c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Put Warrant on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF58BS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...392 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,524</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,554</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,552</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,551</x:t>
-[...16 lines deleted...]
-          <x:t>0,550</x:t>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,539</x:t>
-[...85 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>