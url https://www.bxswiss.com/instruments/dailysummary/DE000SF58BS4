--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc680908a6234403a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae92b7adaf104936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0825ac2e86341c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d7a0696cc644e35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b68e187fd864fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0825ac2e86341c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc296f9b1de45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d7a0696cc644e35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Put Warrant on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF58BS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,528</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,524</x:t>
-[...11 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,551</x:t>
-[...11 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,554</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,554</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,589</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>