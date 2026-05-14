--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae92b7adaf104936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78f45f6d7e341f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d7a0696cc644e35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1f17f849354813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc296f9b1de45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d7a0696cc644e35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016e088f26504076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1f17f849354813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Put Warrant on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF58BS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,609</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,578</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>24.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,586</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>30.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,604</x:t>
-[...70 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>0,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,588</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>0,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>