--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78f45f6d7e341f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6262ea07a86445dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1f17f849354813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fb4d20b0224425a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016e088f26504076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1f17f849354813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R944176dbe6b04f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fb4d20b0224425a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Put Warrant on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF58BS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,582</x:t>
-[...11 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,576</x:t>
-[...4 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,558</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>0,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>