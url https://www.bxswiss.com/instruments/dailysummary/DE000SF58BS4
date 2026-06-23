--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6262ea07a86445dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde64b55acc7f49ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fb4d20b0224425a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fc1d2a5e3e4355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R944176dbe6b04f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fb4d20b0224425a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc54baaf21d86437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fc1d2a5e3e4355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Put Warrant on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF58BS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,603</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,617</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,604</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>0,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>