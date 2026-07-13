--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde64b55acc7f49ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6777fec043ad4e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fc1d2a5e3e4355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3366f1ec96b74709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc54baaf21d86437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fc1d2a5e3e4355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37232793eb304b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3366f1ec96b74709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Put Warrant on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF58BS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,567</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,556</x:t>
-[...114 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,526</x:t>
-[...38 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,574</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,571</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,579</x:t>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,591</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,591</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,618</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>0,604</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>