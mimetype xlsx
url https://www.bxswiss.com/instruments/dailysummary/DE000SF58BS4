--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6777fec043ad4e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c41607abcc84673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3366f1ec96b74709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665b7dc93ecb48da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37232793eb304b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3366f1ec96b74709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc48ac5bbc94349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665b7dc93ecb48da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Put Warrant on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF58BS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,628</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,618</x:t>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,652</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,686</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,663</x:t>
-[...87 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,657</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>0,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>