--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c41607abcc84673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9204c0a83264d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665b7dc93ecb48da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da54f19c9d342e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc48ac5bbc94349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665b7dc93ecb48da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref32c5c9fe7143d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da54f19c9d342e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Put Warrant on Volkswagen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF58BS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,686</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,686</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,663</x:t>
-[...6 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,658</x:t>
-[...4 lines deleted...]
-          <x:t>0,647</x:t>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,649</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,656</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>0,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>