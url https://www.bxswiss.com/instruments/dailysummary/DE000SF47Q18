--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3160deab5b14c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbeb08f0cd64440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dfa8d3c8a3d44af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a157e90567e4fa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220972292ef444f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dfa8d3c8a3d44af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9fd71826fb84695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a157e90567e4fa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF47Q18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>8,910</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>24.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,120</x:t>
-[...382 lines deleted...]
-          <x:t>8,905</x:t>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>8,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,755</x:t>
-[...38 lines deleted...]
-          <x:t>8,595</x:t>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>8,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>