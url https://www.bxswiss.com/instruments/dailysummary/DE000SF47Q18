--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbeb08f0cd64440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf23ec90cd8ac4ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a157e90567e4fa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7069e6848024487d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9fd71826fb84695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a157e90567e4fa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd82690abf9a44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7069e6848024487d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF47Q18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>9,405</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>8,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>8,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>