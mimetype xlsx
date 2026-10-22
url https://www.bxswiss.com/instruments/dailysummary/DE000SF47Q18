--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf23ec90cd8ac4ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b479dd0e251420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7069e6848024487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ac10c63b994c7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd82690abf9a44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7069e6848024487d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ce467a28bc4ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ac10c63b994c7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF47Q18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,775</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,685</x:t>
-[...323 lines deleted...]
-          <x:t>8,445</x:t>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,775</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>8,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>