--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296a13d6202d4276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10646108e5445c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3ee567e94ed4c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45fe4dc673244251"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e99271709d4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3ee567e94ed4c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab677b38e74a4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45fe4dc673244251" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF47Q18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,475</x:t>
-[...43 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,725</x:t>
-[...139 lines deleted...]
-          <x:t>8,490</x:t>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,810</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>