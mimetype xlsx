--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10646108e5445c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad2ff647fdf42cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45fe4dc673244251"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5ba2c697d64610"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab677b38e74a4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45fe4dc673244251" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1270d7855a54a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5ba2c697d64610" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF47Q18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>7,840</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>7,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,900</x:t>
-[...328 lines deleted...]
-          <x:t>6,550</x:t>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>