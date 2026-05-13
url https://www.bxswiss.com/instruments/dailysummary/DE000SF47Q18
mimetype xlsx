--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad2ff647fdf42cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3fe9888590f4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5ba2c697d64610"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79add020342d4631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1270d7855a54a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5ba2c697d64610" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550f59775ad74919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79add020342d4631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF47Q18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,200</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,840</x:t>
-[...16 lines deleted...]
-          <x:t>6,540</x:t>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,170</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>6,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>7,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,760</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>7,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>