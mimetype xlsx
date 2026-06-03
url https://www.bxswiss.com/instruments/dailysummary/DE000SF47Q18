--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3fe9888590f4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb87069c3544754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79add020342d4631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb222258bedce47ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550f59775ad74919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79add020342d4631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1402cadb4b040e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb222258bedce47ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF47Q18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>7,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>7,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>6,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>