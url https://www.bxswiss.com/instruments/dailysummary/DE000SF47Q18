--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb87069c3544754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aad967db3d0438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb222258bedce47ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf15284ca3ea24813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1402cadb4b040e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb222258bedce47ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d1741cd8bc49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf15284ca3ea24813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF47Q18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,935</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>22.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,705</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>7,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>7,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,605</x:t>
-[...43 lines deleted...]
-          <x:t>7,805</x:t>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>7,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>