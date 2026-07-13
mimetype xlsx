--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aad967db3d0438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d27443576484211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf15284ca3ea24813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e211ec6c1854abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d1741cd8bc49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf15284ca3ea24813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3728a04c12f54650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e211ec6c1854abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF47Q18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>7,605</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>7,915</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>