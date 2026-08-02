--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d27443576484211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc28c2637cc4d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e211ec6c1854abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2aea9db1f7a4f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3728a04c12f54650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e211ec6c1854abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red3f742a7dfd4a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2aea9db1f7a4f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF47Q18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>8,790</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,730</x:t>
-[...16 lines deleted...]
-          <x:t>8,705</x:t>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,620</x:t>
-[...178 lines deleted...]
-          <x:t>9,220</x:t>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,220</x:t>
-[...85 lines deleted...]
-          <x:t>9,115</x:t>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>