--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc28c2637cc4d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3160deab5b14c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2aea9db1f7a4f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dfa8d3c8a3d44af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red3f742a7dfd4a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2aea9db1f7a4f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220972292ef444f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dfa8d3c8a3d44af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on SGS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF47Q18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,020</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,650</x:t>
-[...188 lines deleted...]
-          <x:t>9,010</x:t>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>9,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,580</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>9,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>