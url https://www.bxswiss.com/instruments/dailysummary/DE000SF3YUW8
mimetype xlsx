--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc801e1bb014c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c400c1c45e440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6345a7ae6f4f403a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144aa7cbdf8248e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01ab2dbddeb4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6345a7ae6f4f403a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec75868158d4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144aa7cbdf8248e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YUW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,514</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>0,538</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,506</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>0,563</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>0,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>