--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c400c1c45e440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5bd3138ae834a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144aa7cbdf8248e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61066ddebcc34c08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec75868158d4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144aa7cbdf8248e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c38a44838ca4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61066ddebcc34c08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YUW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,574</x:t>
-[...4 lines deleted...]
-          <x:t>0,526</x:t>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,538</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,571</x:t>
-[...387 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>