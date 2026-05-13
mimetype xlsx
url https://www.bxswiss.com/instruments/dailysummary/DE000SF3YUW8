--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5bd3138ae834a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb160dce8f8644a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61066ddebcc34c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d99fc34e0e843ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c38a44838ca4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61066ddebcc34c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ace61b2a204feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d99fc34e0e843ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YUW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,556</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,531</x:t>
-[...463 lines deleted...]
-          <x:t>0,506</x:t>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>