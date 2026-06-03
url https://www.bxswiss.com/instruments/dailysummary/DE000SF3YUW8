--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb160dce8f8644a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1df6e4baf74199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d99fc34e0e843ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6590cf0433a943e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ace61b2a204feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d99fc34e0e843ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R962df4031bfb40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6590cf0433a943e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YUW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,502</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...11 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,492</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,567</x:t>
-[...144 lines deleted...]
-          <x:t>0,572</x:t>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>