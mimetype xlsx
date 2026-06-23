--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1df6e4baf74199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75969d5b2294aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6590cf0433a943e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0b2a9b45fa45e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R962df4031bfb40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6590cf0433a943e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f2b6929dd64023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0b2a9b45fa45e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YUW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,567</x:t>
-[...58 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,574</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>