--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75969d5b2294aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0442d735fc4a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0b2a9b45fa45e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861fa554c5d34f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49f2b6929dd64023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0b2a9b45fa45e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d21d46bb3ba40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861fa554c5d34f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YUW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>0,516</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>