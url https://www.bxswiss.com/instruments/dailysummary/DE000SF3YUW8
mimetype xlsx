--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0442d735fc4a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5007585ad72a4fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861fa554c5d34f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e40703e69e04f86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d21d46bb3ba40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861fa554c5d34f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racbc9c5aedfd4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e40703e69e04f86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YUW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>