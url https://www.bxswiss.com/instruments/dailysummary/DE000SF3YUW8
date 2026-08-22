--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5007585ad72a4fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb45c52ad52a243bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e40703e69e04f86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b697b2c5fd941eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racbc9c5aedfd4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e40703e69e04f86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4911c15677fc46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b697b2c5fd941eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Hugo Boss</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YUW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>