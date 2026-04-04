--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2ed5491a094ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aca3c1145ea48bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44182cbb0e5543ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e6c05b193194a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6531db9217c44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44182cbb0e5543ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ac7fdecd4a4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e6c05b193194a92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stellantis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YU33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,598</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,537</x:t>
-[...232 lines deleted...]
-          <x:t>0,490</x:t>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,480</x:t>
-[...377 lines deleted...]
-          <x:t>0,661</x:t>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>