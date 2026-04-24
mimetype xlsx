--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aca3c1145ea48bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159a1991bbb34b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e6c05b193194a92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c29b9b45214a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ac7fdecd4a4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e6c05b193194a92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6522636d5de14e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c29b9b45214a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stellantis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YU33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,552</x:t>
-[...597 lines deleted...]
-        <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>