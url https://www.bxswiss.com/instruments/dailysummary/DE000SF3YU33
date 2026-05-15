--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159a1991bbb34b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6005c67ff4f84586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c29b9b45214a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ea4f1d6d4e4b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6522636d5de14e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c29b9b45214a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07efe24a4bee4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ea4f1d6d4e4b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stellantis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YU33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,260</x:t>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,304</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>0,251</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>