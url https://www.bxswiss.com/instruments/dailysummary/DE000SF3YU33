--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6005c67ff4f84586" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf872288cbe8c4218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ea4f1d6d4e4b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ba21d3d6b54b9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07efe24a4bee4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ea4f1d6d4e4b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61870096accc4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ba21d3d6b54b9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stellantis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YU33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,312</x:t>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,249</x:t>
-[...512 lines deleted...]
-          <x:t>0,343</x:t>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,276</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,281</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>