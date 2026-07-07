--- v9 (2026-06-05)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf872288cbe8c4218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3985910451454b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ba21d3d6b54b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52003628289b41b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61870096accc4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ba21d3d6b54b9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3bc9ce38a3344a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52003628289b41b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stellantis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YU33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,342</x:t>
-[...21 lines deleted...]
-          <x:t>0,273</x:t>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,307</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,276</x:t>
-[...409 lines deleted...]
-          <x:t>0,272</x:t>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>