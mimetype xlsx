--- v10 (2026-07-07)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3985910451454b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd03af9d811dd4c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52003628289b41b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786ec9fa9fed4b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3bc9ce38a3344a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52003628289b41b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8057f815dad4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786ec9fa9fed4b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stellantis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YU33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,408</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,681</x:t>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,630</x:t>
-[...43 lines deleted...]
-          <x:t>0,730</x:t>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,639</x:t>
-[...107 lines deleted...]
-          <x:t>0,602</x:t>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>