--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd03af9d811dd4c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa780170c3940ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786ec9fa9fed4b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eaa60f6d5314cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8057f815dad4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786ec9fa9fed4b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R349aade0f6e84dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eaa60f6d5314cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stellantis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YU33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,597</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...70 lines deleted...]
-          <x:t>0,537</x:t>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>0,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>