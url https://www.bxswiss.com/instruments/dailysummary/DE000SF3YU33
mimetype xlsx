--- v12 (2026-09-06)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa780170c3940ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b5bd89af7d4890" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eaa60f6d5314cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b08df24c174101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R349aade0f6e84dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eaa60f6d5314cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e30c97e5fea4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b08df24c174101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stellantis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YU33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,594</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...119 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,723</x:t>
-[...16 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,750</x:t>
-[...53 lines deleted...]
-          <x:t>0,904</x:t>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,891</x:t>
-[...350 lines deleted...]
-          <x:t>0,556</x:t>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>