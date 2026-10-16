--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b5bd89af7d4890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2edc7562d1bc4d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b08df24c174101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd10ceb2acc4e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e30c97e5fea4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b08df24c174101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf329f2d2a6e949d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd10ceb2acc4e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stellantis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YU33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,779</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,657</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,657</x:t>
-[...453 lines deleted...]
-          <x:t>1,115</x:t>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>