--- v14 (2026-10-16)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2edc7562d1bc4d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b919108f8a34299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd10ceb2acc4e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red0ac5ea05ad4b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf329f2d2a6e949d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd10ceb2acc4e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59022fcc79e347cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red0ac5ea05ad4b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Stellantis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YU33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,070</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,004</x:t>
-[...65 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,145</x:t>
-[...21 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,125</x:t>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,928</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>1,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>