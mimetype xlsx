--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c863f71019448a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47eeb8f752e49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a9f2fea9f542af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587278f7671c4a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5172c5f925a4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a9f2fea9f542af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c88f197aa6468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587278f7671c4a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>34,640</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>10.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,480</x:t>
-[...350 lines deleted...]
-          <x:t>37,325</x:t>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,200</x:t>
-[...26 lines deleted...]
-          <x:t>37,870</x:t>
+          <x:t>36,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>