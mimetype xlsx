--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47eeb8f752e49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd26199f29f064943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587278f7671c4a61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8c2bdf77e242b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c88f197aa6468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587278f7671c4a61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087f8defbd2a4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8c2bdf77e242b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>33,490</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,265</x:t>
-[...458 lines deleted...]
-          <x:t>33,665</x:t>
+          <x:t>35,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,205</x:t>
-[...107 lines deleted...]
-          <x:t>36,025</x:t>
+          <x:t>30,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>