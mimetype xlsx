--- v4 (2026-02-25)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a3a4013e759487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddfc034820246e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9be6f8df644378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54726a72f7764e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f54730eeb5e446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9be6f8df644378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca96f94b6a684580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54726a72f7764e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,265</x:t>
-[...387 lines deleted...]
-          <x:t>54,270</x:t>
+          <x:t>46,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>