--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddfc034820246e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra674f75155f8496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54726a72f7764e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f770e879f942ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca96f94b6a684580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54726a72f7764e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86d0571cf338447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f770e879f942ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>47,775</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-          <x:t>01.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,520</x:t>
-[...36 lines deleted...]
-          <x:t>41,000</x:t>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>