--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra674f75155f8496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d0f34f2eb04884" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f770e879f942ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92dfa96af2804bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86d0571cf338447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f770e879f942ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a71dfd04d0b4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92dfa96af2804bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,520</x:t>
-[...355 lines deleted...]
-          <x:t>44,155</x:t>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>42,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>