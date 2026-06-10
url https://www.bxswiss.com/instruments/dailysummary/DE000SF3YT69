--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d0f34f2eb04884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0699f8f376d04589" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92dfa96af2804bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea757467b9354f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a71dfd04d0b4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92dfa96af2804bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd4652d05124595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea757467b9354f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>44,155</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>40,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>41,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,030</x:t>
-[...281 lines deleted...]
-          <x:t>42,590</x:t>
+          <x:t>41,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,975</x:t>
-[...4 lines deleted...]
-          <x:t>42,860</x:t>
+          <x:t>42,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>