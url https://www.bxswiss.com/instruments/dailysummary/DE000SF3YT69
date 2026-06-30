--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0699f8f376d04589" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2627d9fc13d34ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea757467b9354f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e93a43e3954fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd4652d05124595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea757467b9354f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748babb183f6417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e93a43e3954fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>42,590</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,975</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>42,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,055</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>