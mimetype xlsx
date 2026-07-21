--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2627d9fc13d34ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1135a9fdc2f04109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e93a43e3954fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87aa5245cc1a4f3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748babb183f6417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e93a43e3954fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fd4d271e0b47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87aa5245cc1a4f3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>