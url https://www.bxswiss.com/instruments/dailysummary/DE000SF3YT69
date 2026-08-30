--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1135a9fdc2f04109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c863f71019448a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87aa5245cc1a4f3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a9f2fea9f542af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fd4d271e0b47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87aa5245cc1a4f3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5172c5f925a4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a9f2fea9f542af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3YT69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...485 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,810</x:t>
+          <x:t>29,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,385</x:t>
-[...63 lines deleted...]
-          <x:t>28,365</x:t>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>