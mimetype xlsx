--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc555a6258914bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re796f8a9703543fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4571df01ef034397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941b046bc3054241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b612aa6a8c54ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4571df01ef034397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c7a127cd984db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941b046bc3054241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Short on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3TQA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>8,325</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>9,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>