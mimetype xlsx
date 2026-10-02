--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re796f8a9703543fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395b9398a3be4d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941b046bc3054241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb8f2e50cd764a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c7a127cd984db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941b046bc3054241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3d3a5101f34fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb8f2e50cd764a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Short on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3TQA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,695</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,520</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>8,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>9,145</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>