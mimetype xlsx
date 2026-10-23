--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395b9398a3be4d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1968b521d2284383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb8f2e50cd764a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcec21baeb7884583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3d3a5101f34fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb8f2e50cd764a87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe8608d576b49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcec21baeb7884583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Short on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3TQA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>9,625</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,950</x:t>
-[...70 lines deleted...]
-          <x:t>8,780</x:t>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>7,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>