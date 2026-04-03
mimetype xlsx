--- v1 (2026-01-11)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra03ed970101a438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14846d426323494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cfb7e199a5b4c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8bec91a45944ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22bf056dbccc491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cfb7e199a5b4c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d319c84135341f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8bec91a45944ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Short on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3TQA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>11,625</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>