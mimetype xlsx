--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14846d426323494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c98d48710a542ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8bec91a45944ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b9876b5b7e44571"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d319c84135341f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8bec91a45944ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453c7b1796e94b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b9876b5b7e44571" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Short on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3TQA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,560</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,585</x:t>
-[...593 lines deleted...]
-          <x:t>5,230</x:t>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>