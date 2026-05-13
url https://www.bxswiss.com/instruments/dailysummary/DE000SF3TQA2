--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c98d48710a542ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9e47f635e24eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b9876b5b7e44571"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a0f5a935ce4fc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453c7b1796e94b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b9876b5b7e44571" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b57e1404b0e4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a0f5a935ce4fc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Short on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3TQA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,960</x:t>
-[...21 lines deleted...]
-          <x:t>5,790</x:t>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,625</x:t>
-[...227 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,215</x:t>
-[...36 lines deleted...]
-          <x:t>6,050</x:t>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>