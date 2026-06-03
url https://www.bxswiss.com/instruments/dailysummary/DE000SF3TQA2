--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9e47f635e24eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956a65503f3942ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a0f5a935ce4fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f4e4386d0447d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b57e1404b0e4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a0f5a935ce4fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1226315187a4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f4e4386d0447d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Short on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3TQA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,875</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,685</x:t>
-[...16 lines deleted...]
-          <x:t>6,260</x:t>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,525</x:t>
-[...16 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,495</x:t>
-[...31 lines deleted...]
-          <x:t>6,425</x:t>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>6,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>