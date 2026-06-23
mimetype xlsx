--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956a65503f3942ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3837f63d9f1a4917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f4e4386d0447d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5840ecd3fd7b436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1226315187a4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f4e4386d0447d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b81598ecfb4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5840ecd3fd7b436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Short on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3TQA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>6,175</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,120</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>6,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,530</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>