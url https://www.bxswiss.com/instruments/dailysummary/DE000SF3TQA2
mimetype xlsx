--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3837f63d9f1a4917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca06a0e584044c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5840ecd3fd7b436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c2dcd768814495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b81598ecfb4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5840ecd3fd7b436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ab0bb904cc4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c2dcd768814495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Short on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3TQA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>