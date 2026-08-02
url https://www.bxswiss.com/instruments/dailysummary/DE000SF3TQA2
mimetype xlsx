--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca06a0e584044c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re585242e835f4ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c2dcd768814495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57bbe2d23acb4609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ab0bb904cc4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c2dcd768814495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3bcbfa91ab4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57bbe2d23acb4609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Short on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3TQA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>7,830</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,790</x:t>
-[...38 lines deleted...]
-          <x:t>7,775</x:t>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,730</x:t>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>09.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,015</x:t>
-[...36 lines deleted...]
-          <x:t>8,210</x:t>
+          <x:t>7,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>