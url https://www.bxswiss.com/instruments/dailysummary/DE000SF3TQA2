--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re585242e835f4ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc555a6258914bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57bbe2d23acb4609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4571df01ef034397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3bcbfa91ab4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57bbe2d23acb4609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b612aa6a8c54ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4571df01ef034397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 1.0 x Short on VSTOXX Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3TQA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,225</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>8,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,655</x:t>
-[...495 lines deleted...]
-          <x:t>7,845</x:t>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>