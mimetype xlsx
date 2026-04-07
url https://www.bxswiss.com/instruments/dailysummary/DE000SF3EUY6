--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370161f5d151427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7738ff270f8a4e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90274c4a99314f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e502538c5c4cd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6973cbc962104f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90274c4a99314f21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e176b87162a4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e502538c5c4cd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3EUY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>