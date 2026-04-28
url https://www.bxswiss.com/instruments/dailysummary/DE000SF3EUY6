--- v7 (2026-04-07)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7738ff270f8a4e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4118a4ec7c454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e502538c5c4cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5ddf5a3c2234f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e176b87162a4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e502538c5c4cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5a540926d044da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5ddf5a3c2234f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3EUY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>