--- v8 (2026-04-28)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4118a4ec7c454c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b643117c2a4400" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5ddf5a3c2234f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f10067cdf2466c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5a540926d044da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5ddf5a3c2234f17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3aeae844e64b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f10067cdf2466c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3EUY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>