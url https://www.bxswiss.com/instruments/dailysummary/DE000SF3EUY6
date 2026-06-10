--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b643117c2a4400" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a67292c52547f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f10067cdf2466c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab08d627b8bc49ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3aeae844e64b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f10067cdf2466c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8bf28daaa16498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab08d627b8bc49ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3EUY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>233,805</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,145</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>