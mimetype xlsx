--- v10 (2026-06-10)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a67292c52547f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b403750e5743c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab08d627b8bc49ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf427795505c4402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8bf28daaa16498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab08d627b8bc49ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb09eaf146d304f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf427795505c4402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3EUY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>205,905</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>