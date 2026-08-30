--- v11 (2026-07-20)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b403750e5743c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e691feee2b4643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf427795505c4402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08635c280e7149f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb09eaf146d304f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf427795505c4402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a0773c3ff93444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08635c280e7149f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3EUY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>183,795</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>185,915</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>