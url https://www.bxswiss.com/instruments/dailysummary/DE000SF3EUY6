--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e691feee2b4643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c85ea5ae674136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08635c280e7149f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9c35c42e754f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a0773c3ff93444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08635c280e7149f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8220a63b41694209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9c35c42e754f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3EUY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,665</x:t>
-[...188 lines deleted...]
-          <x:t>216,415</x:t>
+          <x:t>213,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,535</x:t>
-[...16 lines deleted...]
-          <x:t>220,325</x:t>
+          <x:t>217,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>219,675</x:t>
-[...188 lines deleted...]
-          <x:t>227,975</x:t>
+          <x:t>215,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>