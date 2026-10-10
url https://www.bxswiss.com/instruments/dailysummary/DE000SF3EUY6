--- v13 (2026-09-19)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c85ea5ae674136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d2e79a1e6441d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9c35c42e754f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300dccd7e5384ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8220a63b41694209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9c35c42e754f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra657722491a14c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300dccd7e5384ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF3EUY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>220,325</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>219,675</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>215,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,055</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>