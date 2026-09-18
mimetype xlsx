--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c8327bef834330" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda92632b44b44235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627b5524714f4cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae5c2ef79de43d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c8da4fe784481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627b5524714f4cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b0de9efd5a4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae5c2ef79de43d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30D12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>