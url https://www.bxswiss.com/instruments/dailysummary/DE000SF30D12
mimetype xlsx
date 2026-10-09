--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda92632b44b44235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce0331efec247b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae5c2ef79de43d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17f29a8ade348d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b0de9efd5a4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae5c2ef79de43d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R514eca7d40954753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17f29a8ade348d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30D12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>24,310</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,300</x:t>
-[...543 lines deleted...]
-        <x:is>
           <x:t>25,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>26,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>