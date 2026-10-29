--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce0331efec247b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82e7d77f0714460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17f29a8ade348d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b4a39c70fa4876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R514eca7d40954753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17f29a8ade348d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80701a70bdfd4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b4a39c70fa4876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30D12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>