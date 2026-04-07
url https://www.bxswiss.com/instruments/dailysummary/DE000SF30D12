--- v3 (2026-03-18)
+++ v4 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c86737c85f34887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec772358ba54216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810758d61cb44ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4025146a6404460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd50829d9e24b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810758d61cb44ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra09ce8dab629438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4025146a6404460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30D12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>