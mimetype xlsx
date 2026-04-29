--- v4 (2026-04-07)
+++ v5 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec772358ba54216" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d5c186aeaa42f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4025146a6404460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523e25e4f1db4848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra09ce8dab629438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4025146a6404460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4143cd0e96d94d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523e25e4f1db4848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30D12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>25,700</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,385</x:t>
-[...92 lines deleted...]
-          <x:t>21,530</x:t>
+          <x:t>22,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,555</x:t>
-[...274 lines deleted...]
-          <x:t>23,635</x:t>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>