--- v5 (2026-04-29)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d5c186aeaa42f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e459550d1548cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523e25e4f1db4848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbed2a866cd64a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4143cd0e96d94d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523e25e4f1db4848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc76f70620245f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbed2a866cd64a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30D12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>22,435</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>21,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>