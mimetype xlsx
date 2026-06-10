--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e459550d1548cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a25a5d62144bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbed2a866cd64a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb14a254cf864076"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc76f70620245f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbed2a866cd64a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941841851af64c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb14a254cf864076" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30D12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>22,100</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,970</x:t>
-[...362 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>23,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,855</x:t>
-[...90 lines deleted...]
-          <x:t>22,580</x:t>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>