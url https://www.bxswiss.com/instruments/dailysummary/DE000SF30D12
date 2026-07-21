--- v7 (2026-06-10)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a25a5d62144bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d69e5fbb564fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb14a254cf864076"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e3291e93d24b05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941841851af64c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb14a254cf864076" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee785b8e16742a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e3291e93d24b05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30D12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>22,210</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>21,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>