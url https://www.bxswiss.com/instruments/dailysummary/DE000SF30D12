--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d69e5fbb564fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c8327bef834330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e3291e93d24b05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627b5524714f4cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee785b8e16742a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e3291e93d24b05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c8da4fe784481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627b5524714f4cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Barrick Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30D12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>22,745</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,165</x:t>
-[...566 lines deleted...]
-          <x:t>18,590</x:t>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>