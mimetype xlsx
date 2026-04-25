--- v3 (2026-03-14)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3869ff75cf9e4934" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a006d03134e40d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7cf0689e5f480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cbad36d60124a30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra27c961673de421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7cf0689e5f480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2474a58dce54746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cbad36d60124a30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on First Solar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30BY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,710</x:t>
-[...31 lines deleted...]
-          <x:t>8,925</x:t>
+          <x:t>9,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>9,250</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,930</x:t>
-[...134 lines deleted...]
-          <x:t>9,470</x:t>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>