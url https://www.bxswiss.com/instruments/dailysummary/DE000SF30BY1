--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a006d03134e40d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53aa9287b75427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cbad36d60124a30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43eb08f3722740de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2474a58dce54746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cbad36d60124a30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f1230079824110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43eb08f3722740de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on First Solar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30BY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,230</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,170</x:t>
-[...6 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,610</x:t>
-[...97 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,600</x:t>
-[...441 lines deleted...]
-          <x:t>9,045</x:t>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>