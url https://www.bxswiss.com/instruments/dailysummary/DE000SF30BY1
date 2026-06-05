--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53aa9287b75427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree31eaf17e5841d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43eb08f3722740de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7e6c7bd2c74676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f1230079824110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43eb08f3722740de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47cf8ffe2af5458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7e6c7bd2c74676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on First Solar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30BY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>10,645</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,145</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>