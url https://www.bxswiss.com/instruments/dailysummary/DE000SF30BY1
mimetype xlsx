--- v6 (2026-06-05)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree31eaf17e5841d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531be7ac72fa4495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7e6c7bd2c74676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36fdd877cd446e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47cf8ffe2af5458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7e6c7bd2c74676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9554bf04ec984d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36fdd877cd446e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on First Solar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30BY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>13,705</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,000</x:t>
-[...247 lines deleted...]
-          <x:t>16,785</x:t>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>