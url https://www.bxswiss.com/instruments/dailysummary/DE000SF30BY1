--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531be7ac72fa4495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee3a5cabb0c4491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36fdd877cd446e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db44b59d0224d50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9554bf04ec984d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36fdd877cd446e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d27b1c55704a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db44b59d0224d50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on First Solar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30BY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>15,350</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...543 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,300</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>