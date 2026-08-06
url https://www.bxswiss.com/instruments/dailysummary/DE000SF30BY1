--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee3a5cabb0c4491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177eb7030d944d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db44b59d0224d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7781ac000c4e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d27b1c55704a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db44b59d0224d50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885fc9ab03ee48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7781ac000c4e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on First Solar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30BY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,400</x:t>
-[...16 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,395</x:t>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,855</x:t>
-[...92 lines deleted...]
-          <x:t>12,110</x:t>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>11,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>