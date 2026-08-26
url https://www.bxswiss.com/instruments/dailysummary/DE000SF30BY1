--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177eb7030d944d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6adcfe482f64f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7781ac000c4e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c5b202d17545a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885fc9ab03ee48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7781ac000c4e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b53855f0b14b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c5b202d17545a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on First Solar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30BY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,110</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,945</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,865</x:t>
-[...593 lines deleted...]
-          <x:t>12,790</x:t>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>