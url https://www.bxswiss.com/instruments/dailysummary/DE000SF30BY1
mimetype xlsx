--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6adcfe482f64f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04adc12da5e84947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c5b202d17545a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra56ae7bb85524772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b53855f0b14b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c5b202d17545a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9907d30277bb4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra56ae7bb85524772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on First Solar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF30BY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>10,325</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,975</x:t>
-[...512 lines deleted...]
-          <x:t>10,270</x:t>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>