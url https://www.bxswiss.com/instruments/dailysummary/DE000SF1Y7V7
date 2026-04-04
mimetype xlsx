--- v7 (2026-03-14)
+++ v8 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc361ca6b1c114943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f4551cddb34b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91fded8af574576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3beaf7934d3745b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3e416ea3d5b470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91fded8af574576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R178f6675d0444c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3beaf7934d3745b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1Y7V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>