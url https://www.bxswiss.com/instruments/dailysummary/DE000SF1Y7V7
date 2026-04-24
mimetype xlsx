--- v8 (2026-04-04)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f4551cddb34b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b65aee60524594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3beaf7934d3745b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R570dc592e68f4988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R178f6675d0444c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3beaf7934d3745b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8eb54090ad04bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R570dc592e68f4988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1Y7V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,338</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,254</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,224</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,220</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...424 lines deleted...]
-          <x:t>0,178</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>