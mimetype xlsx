--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b65aee60524594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f745e241254b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R570dc592e68f4988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra852a7122eaa4f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8eb54090ad04bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R570dc592e68f4988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e766bf2fc840f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra852a7122eaa4f38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1Y7V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,108</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,101</x:t>
-[...43 lines deleted...]
-          <x:t>0,159</x:t>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,150</x:t>
-[...16 lines deleted...]
-          <x:t>0,148</x:t>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,142</x:t>
-[...490 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>