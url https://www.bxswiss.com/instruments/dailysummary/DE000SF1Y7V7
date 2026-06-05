--- v10 (2026-05-14)
+++ v11 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f745e241254b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8e2d45336941c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra852a7122eaa4f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10ea8440aed54a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e766bf2fc840f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra852a7122eaa4f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94eb0002d50344d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10ea8440aed54a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1Y7V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,234</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>27.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,219</x:t>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,200</x:t>
-[...296 lines deleted...]
-          <x:t>0,167</x:t>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>