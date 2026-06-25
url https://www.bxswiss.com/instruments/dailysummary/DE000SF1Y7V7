--- v11 (2026-06-05)
+++ v12 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8e2d45336941c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba24ba428aa44c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10ea8440aed54a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3618413c694232"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94eb0002d50344d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10ea8440aed54a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb103ab44f7dc42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3618413c694232" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1Y7V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,249</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,213</x:t>
-[...517 lines deleted...]
-          <x:t>0,215</x:t>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>