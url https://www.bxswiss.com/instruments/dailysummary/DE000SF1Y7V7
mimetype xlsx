--- v12 (2026-06-25)
+++ v13 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba24ba428aa44c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11faefa676ea48ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3618413c694232"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re261c2e429964429"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb103ab44f7dc42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3618413c694232" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59cbb1fd7d340e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re261c2e429964429" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1Y7V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,204</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,199</x:t>
-[...97 lines deleted...]
-          <x:t>0,207</x:t>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,199</x:t>
-[...409 lines deleted...]
-          <x:t>0,254</x:t>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>