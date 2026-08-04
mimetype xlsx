--- v13 (2026-07-15)
+++ v14 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11faefa676ea48ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c74bef8779947fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re261c2e429964429"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74e620050a14ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59cbb1fd7d340e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re261c2e429964429" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefae4f9b9e5414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74e620050a14ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1Y7V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,294</x:t>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,262</x:t>
-[...70 lines deleted...]
-          <x:t>0,286</x:t>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,285</x:t>
-[...21 lines deleted...]
-          <x:t>0,270</x:t>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,292</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>0,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>