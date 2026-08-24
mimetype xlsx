--- v14 (2026-08-04)
+++ v15 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c74bef8779947fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8e80f5a42f45f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74e620050a14ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1722eff659e42d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefae4f9b9e5414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74e620050a14ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R409431948b9b45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1722eff659e42d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1Y7V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,292</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,300</x:t>
-[...237 lines deleted...]
-          <x:t>0,221</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,219</x:t>
-[...274 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>