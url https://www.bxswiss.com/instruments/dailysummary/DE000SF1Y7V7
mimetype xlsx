--- v15 (2026-08-24)
+++ v16 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8e80f5a42f45f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca07b0b1fee4c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1722eff659e42d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54fda29af1894d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R409431948b9b45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1722eff659e42d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b3284d5439409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54fda29af1894d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on CAC 40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1Y7V7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,207</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>0,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>