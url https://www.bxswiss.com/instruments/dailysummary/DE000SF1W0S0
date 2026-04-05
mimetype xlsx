--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a8692993c043b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c511b6b81d4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb690a4178394572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93da9cbfb5b94ab9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b90b0cd7784f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb690a4178394572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2de74c40134f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93da9cbfb5b94ab9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1W0S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>4,315</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>3,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>4,025</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,720</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,505</x:t>
-[...4 lines deleted...]
-          <x:t>3,165</x:t>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...100 lines deleted...]
-          <x:t>3,280</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>