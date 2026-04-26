--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c511b6b81d4b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c7475ab7364d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93da9cbfb5b94ab9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d288a948c74264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2de74c40134f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93da9cbfb5b94ab9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R483b0e3ce47e4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d288a948c74264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1W0S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,145</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,020</x:t>
-[...21 lines deleted...]
-          <x:t>3,695</x:t>
+          <x:t>3,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,725</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,700</x:t>
-[...16 lines deleted...]
-          <x:t>3,655</x:t>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,460</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,195</x:t>
-[...269 lines deleted...]
-          <x:t>3,085</x:t>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,105</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,990</x:t>
-[...80 lines deleted...]
-          <x:t>3,200</x:t>
+          <x:t>3,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>