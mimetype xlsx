--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c7475ab7364d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56467a103bfe4557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d288a948c74264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6e0783ab804f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R483b0e3ce47e4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d288a948c74264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2789946e621744a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6e0783ab804f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1W0S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,355</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,320</x:t>
-[...6 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,325</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,120</x:t>
-[...65 lines deleted...]
-          <x:t>3,415</x:t>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,235</x:t>
-[...129 lines deleted...]
-          <x:t>3,795</x:t>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,670</x:t>
-[...269 lines deleted...]
-          <x:t>3,000</x:t>
+          <x:t>3,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>