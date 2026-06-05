--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56467a103bfe4557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f98aef7c9514a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b6e0783ab804f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c84cb88fada4ec4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2789946e621744a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b6e0783ab804f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4637a82ed1c4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c84cb88fada4ec4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1W0S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,475</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>3,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,405</x:t>
-[...16 lines deleted...]
-          <x:t>3,535</x:t>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,335</x:t>
-[...281 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,965</x:t>
-[...58 lines deleted...]
-          <x:t>3,560</x:t>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>