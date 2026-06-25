--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f98aef7c9514a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89749fa48dd4a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c84cb88fada4ec4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9486084592bf4ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4637a82ed1c4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c84cb88fada4ec4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e601afd17f44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9486084592bf4ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1W0S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,465</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,900</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,845</x:t>
-[...308 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>4,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>