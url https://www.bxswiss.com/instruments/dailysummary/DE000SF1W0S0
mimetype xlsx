--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89749fa48dd4a50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67434f0ffb3d4402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9486084592bf4ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c6804a98dc4286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e601afd17f44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9486084592bf4ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903fe7e708274431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c6804a98dc4286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1W0S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>