--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67434f0ffb3d4402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3eeba8510e4423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c6804a98dc4286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R508da75c65d54809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903fe7e708274431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c6804a98dc4286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5522040371814b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R508da75c65d54809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1W0S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,655</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,565</x:t>
-[...11 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,745</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>4,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>5,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,960</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,280</x:t>
-[...276 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,245</x:t>
-[...90 lines deleted...]
-          <x:t>4,885</x:t>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>