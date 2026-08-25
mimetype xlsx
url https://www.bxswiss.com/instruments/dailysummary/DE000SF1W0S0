--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3eeba8510e4423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82fa578909944498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R508da75c65d54809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2eec5bbb81546e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5522040371814b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R508da75c65d54809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc09972a50d341b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2eec5bbb81546e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1W0S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>5,395</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,985</x:t>
-[...6 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,245</x:t>
-[...124 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>21.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,745</x:t>
-[...53 lines deleted...]
-          <x:t>4,585</x:t>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,325</x:t>
-[...188 lines deleted...]
-          <x:t>5,015</x:t>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>