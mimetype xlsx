--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82fa578909944498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d6f8773fa443bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2eec5bbb81546e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944dc5b25fb84c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc09972a50d341b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2eec5bbb81546e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R048ebd52c58e49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944dc5b25fb84c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1W0S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>4,495</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,325</x:t>
-[...205 lines deleted...]
-          <x:t>4,125</x:t>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,045</x:t>
-[...21 lines deleted...]
-          <x:t>3,945</x:t>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>3,795</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,825</x:t>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,745</x:t>
-[...38 lines deleted...]
-          <x:t>3,545</x:t>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,485</x:t>
-[...16 lines deleted...]
-          <x:t>3,575</x:t>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,485</x:t>
-[...4 lines deleted...]
-          <x:t>3,700</x:t>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>