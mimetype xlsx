--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464a705969a64bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde49bb99e25444ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83e9724d1abd4d88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d67dedec6c4913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d105abda004328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83e9724d1abd4d88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499215d921864c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d67dedec6c4913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1QTD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...468 lines deleted...]
-          <x:t>0,553</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,398</x:t>
-[...134 lines deleted...]
-          <x:t>0,550</x:t>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>