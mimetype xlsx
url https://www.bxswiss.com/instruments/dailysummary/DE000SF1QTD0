--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde49bb99e25444ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf44c1627bee4fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d67dedec6c4913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab6b4d7100fb40cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499215d921864c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d67dedec6c4913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691fcce719274e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab6b4d7100fb40cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1QTD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,189</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,254</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,376</x:t>
-[...549 lines deleted...]
-          <x:t>0,227</x:t>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>