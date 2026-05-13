--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf44c1627bee4fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f2c1e6574642c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab6b4d7100fb40cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b8accd2bc246e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691fcce719274e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab6b4d7100fb40cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6edba5fa0314fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b8accd2bc246e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1QTD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,131</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,127</x:t>
-[...146 lines deleted...]
-          <x:t>0,216</x:t>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,212</x:t>
-[...26 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,203</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>0,352</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>