--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f2c1e6574642c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3a3488905e4878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b8accd2bc246e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re278b85b30f54e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6edba5fa0314fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b8accd2bc246e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f1028cf6d54d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re278b85b30f54e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1QTD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,332</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,294</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>0,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,330</x:t>
-[...21 lines deleted...]
-          <x:t>0,272</x:t>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,219</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>