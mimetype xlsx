--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3a3488905e4878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64aed4667554773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re278b85b30f54e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ba4f06fd9c4ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f1028cf6d54d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re278b85b30f54e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda871fe55ad4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ba4f06fd9c4ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1QTD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,370</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,314</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>0,358</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>