--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64aed4667554773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aedf9c82d4640fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ba4f06fd9c4ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc3b156de9f4fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda871fe55ad4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ba4f06fd9c4ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e228c1b61546c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc3b156de9f4fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1QTD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,291</x:t>
-[...60 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,296</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,282</x:t>
-[...421 lines deleted...]
-          <x:t>0,308</x:t>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>0,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>