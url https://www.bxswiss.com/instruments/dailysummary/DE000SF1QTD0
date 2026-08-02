--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aedf9c82d4640fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcce2ad8a12e495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc3b156de9f4fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f57bd30d8db4989"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e228c1b61546c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc3b156de9f4fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dd13c266b1248ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f57bd30d8db4989" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1QTD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,264</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,317</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,308</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
-[...16 lines deleted...]
-          <x:t>0,291</x:t>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,286</x:t>
-[...350 lines deleted...]
-          <x:t>0,323</x:t>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>