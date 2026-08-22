--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcce2ad8a12e495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a791d446f044533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f57bd30d8db4989"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e9bf807d59546c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dd13c266b1248ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f57bd30d8db4989" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d3564c02024ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e9bf807d59546c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on HSBC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1QTD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,338</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,367</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>0,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>