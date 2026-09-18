--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c19994c4514763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d90247cc5b4456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f380f8545434ea5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd093a0a801304b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e24de3531854a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f380f8545434ea5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06003875f95f48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd093a0a801304b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NRV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>6,805</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,475</x:t>
-[...156 lines deleted...]
-          <x:t>4,145</x:t>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,895</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>