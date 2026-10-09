--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d90247cc5b4456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd862213ef1d849fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd093a0a801304b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc395efc393465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06003875f95f48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd093a0a801304b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eb4f63e07e34874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc395efc393465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NRV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>3,340</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,765</x:t>
-[...431 lines deleted...]
-          <x:t>1,400</x:t>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>