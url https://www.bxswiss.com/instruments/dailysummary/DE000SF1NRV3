--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd862213ef1d849fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac224fa9c1f24d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc395efc393465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16a23f60d90c4943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eb4f63e07e34874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc395efc393465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884ff77b9c76480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16a23f60d90c4943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NRV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,604</x:t>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,519</x:t>
-[...11 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,598</x:t>
-[...252 lines deleted...]
-          <x:t>0,592</x:t>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>