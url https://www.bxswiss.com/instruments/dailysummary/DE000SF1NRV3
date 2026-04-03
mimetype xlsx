--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f2f3fa216541c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d1423753ae14f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd824bd9e2b944d36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f5dcdaf6ee46ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ae669cad7349a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd824bd9e2b944d36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ec2155f70d40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f5dcdaf6ee46ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NRV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>