--- v6 (2026-04-03)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d1423753ae14f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb309d5854c4444f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f5dcdaf6ee46ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2f0dae1a124544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ec2155f70d40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f5dcdaf6ee46ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed46855259741c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2f0dae1a124544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NRV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>26,170</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,600</x:t>
-[...436 lines deleted...]
-          <x:t>38,615</x:t>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>