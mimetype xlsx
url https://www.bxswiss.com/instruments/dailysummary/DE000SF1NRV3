--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb309d5854c4444f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad5f256473843ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2f0dae1a124544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a298b77ec2142a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed46855259741c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2f0dae1a124544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb7e119f9c2467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a298b77ec2142a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NRV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>