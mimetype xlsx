--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad5f256473843ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3cccb039a64dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a298b77ec2142a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f9e7594b3b4a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb7e119f9c2467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a298b77ec2142a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d0ae74ba55a4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f9e7594b3b4a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NRV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,895</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>21,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>33,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>