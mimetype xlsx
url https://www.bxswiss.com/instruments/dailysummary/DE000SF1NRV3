--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3cccb039a64dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22440c741f034243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f9e7594b3b4a40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c0ceead7454e3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d0ae74ba55a4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f9e7594b3b4a40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08148dfb24084586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c0ceead7454e3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NRV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>