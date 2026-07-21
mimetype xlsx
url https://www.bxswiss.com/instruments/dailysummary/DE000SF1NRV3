--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22440c741f034243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3c55091d5c49e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c0ceead7454e3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re973516be8254e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08148dfb24084586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c0ceead7454e3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf332872f25554989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re973516be8254e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NRV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>