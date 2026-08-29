--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3c55091d5c49e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c19994c4514763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re973516be8254e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f380f8545434ea5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf332872f25554989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re973516be8254e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e24de3531854a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f380f8545434ea5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Orange</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NRV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,930</x:t>
-[...198 lines deleted...]
-          <x:t>7,420</x:t>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>