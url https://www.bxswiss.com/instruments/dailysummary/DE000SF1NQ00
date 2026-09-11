--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree144d4cf12146d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0686289a92ea4088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5261fe875f394b9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb32963564e154b83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029abf1be0d14fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5261fe875f394b9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9405070c710447c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb32963564e154b83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,355</x:t>
-[...495 lines deleted...]
-          <x:t>16,970</x:t>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>