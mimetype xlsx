--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0686289a92ea4088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a35c7ce91e43e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb32963564e154b83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df52caa707c444a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9405070c710447c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb32963564e154b83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea8153310268456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df52caa707c444a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>24,080</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,290</x:t>
-[...512 lines deleted...]
-          <x:t>24,880</x:t>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>