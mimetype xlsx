--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a35c7ce91e43e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffc88af5ffe4e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df52caa707c444a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0daad90f2b04645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea8153310268456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df52caa707c444a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a93cb2ed7a4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0daad90f2b04645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>