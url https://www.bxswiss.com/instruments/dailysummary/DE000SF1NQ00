--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8155f9b783ce4e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1021850a8bb844a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b387b220bd4422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c7254539cf4207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c72362cbb2448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b387b220bd4422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ac1c07c74fc4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c7254539cf4207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>