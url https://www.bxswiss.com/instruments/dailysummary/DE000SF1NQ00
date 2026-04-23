--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1021850a8bb844a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac95bbba68fb4591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c7254539cf4207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfce880aebd4bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ac1c07c74fc4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c7254539cf4207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3792adbabc54084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfce880aebd4bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,810</x:t>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,145</x:t>
-[...11 lines deleted...]
-          <x:t>1,660</x:t>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>2,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,235</x:t>
-[...70 lines deleted...]
-          <x:t>2,910</x:t>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,770</x:t>
-[...16 lines deleted...]
-          <x:t>3,170</x:t>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>2,935</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>