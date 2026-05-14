--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac95bbba68fb4591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9e2e09e7e449fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfce880aebd4bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c3af3f555d4d26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3792adbabc54084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfce880aebd4bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9cc3fb5455446b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c3af3f555d4d26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,505</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>4,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,670</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>