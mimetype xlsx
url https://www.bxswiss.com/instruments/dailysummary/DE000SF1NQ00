--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9e2e09e7e449fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35e1efdeaa0e4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c3af3f555d4d26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d0fe97df4d4b4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9cc3fb5455446b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c3af3f555d4d26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e91e9a255c4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d0fe97df4d4b4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>4,965</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>6,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>7,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>