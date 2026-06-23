--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35e1efdeaa0e4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab77edb3a1c4544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d0fe97df4d4b4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9461bb99a5a4217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e91e9a255c4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d0fe97df4d4b4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb4d5b36f28e4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9461bb99a5a4217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>6,740</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>7,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,100</x:t>
-[...409 lines deleted...]
-          <x:t>8,960</x:t>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>