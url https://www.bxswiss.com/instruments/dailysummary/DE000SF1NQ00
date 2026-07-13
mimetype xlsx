--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab77edb3a1c4544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa1cca168e3470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9461bb99a5a4217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6af2d9b196d4221"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb4d5b36f28e4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9461bb99a5a4217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re765938d386c4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6af2d9b196d4221" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>