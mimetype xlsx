--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa1cca168e3470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f065d76cfe47bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6af2d9b196d4221"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b3014aa7bf46d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re765938d386c4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6af2d9b196d4221" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8caa93fe6a48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b3014aa7bf46d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>17,215</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,745</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>