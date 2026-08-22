--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f065d76cfe47bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree144d4cf12146d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b3014aa7bf46d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5261fe875f394b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8caa93fe6a48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b3014aa7bf46d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029abf1be0d14fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5261fe875f394b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Long on Generali</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NQ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,130</x:t>
-[...360 lines deleted...]
-          <x:t>22,870</x:t>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>