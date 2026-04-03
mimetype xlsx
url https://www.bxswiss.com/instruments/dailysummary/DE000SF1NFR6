--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29957739b65d42d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2596e87663de4111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0331c29d794a5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477ca8568d86441c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc93a488d5f6c492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0331c29d794a5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51fffcb68fdd43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477ca8568d86441c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>