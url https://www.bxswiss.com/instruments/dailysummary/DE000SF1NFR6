--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2596e87663de4111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a889c32a50340dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477ca8568d86441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7357da5216c24a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51fffcb68fdd43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477ca8568d86441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6aea3b06454c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7357da5216c24a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,406</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,427</x:t>
-[...151 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,406</x:t>
-[...225 lines deleted...]
-          <x:t>0,341</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>