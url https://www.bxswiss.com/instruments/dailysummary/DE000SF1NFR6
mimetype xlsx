--- v7 (2026-04-23)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a889c32a50340dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf681a736924f4c8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7357da5216c24a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692a6ad674ab435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6aea3b06454c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7357da5216c24a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26e771a90904930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692a6ad674ab435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,406</x:t>
-[...31 lines deleted...]
-          <x:t>0,334</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,394</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,392</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,362</x:t>
-[...80 lines deleted...]
-          <x:t>0,444</x:t>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,454</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,401</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,384</x:t>
-[...247 lines deleted...]
-          <x:t>0,291</x:t>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>