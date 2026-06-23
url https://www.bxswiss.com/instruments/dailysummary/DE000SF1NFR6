--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf681a736924f4c8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f019fbc94fc4a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692a6ad674ab435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9024b26ec44ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26e771a90904930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692a6ad674ab435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a2154f3a0d4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9024b26ec44ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,448</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,426</x:t>
-[...16 lines deleted...]
-          <x:t>0,513</x:t>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,466</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>0,391</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,374</x:t>
-[...193 lines deleted...]
-          <x:t>0,477</x:t>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>