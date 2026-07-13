--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f019fbc94fc4a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03aee6d549234334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9024b26ec44ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ffd3503fdda46ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a2154f3a0d4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9024b26ec44ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc7da62e4dc43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ffd3503fdda46ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,472</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,412</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>