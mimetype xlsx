--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03aee6d549234334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35431172a1544e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ffd3503fdda46ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131b3fbe121b42b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc7da62e4dc43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ffd3503fdda46ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2450f43e996d4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131b3fbe121b42b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,609</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>0,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>