--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35431172a1544e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a191ab79d8474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131b3fbe121b42b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb514f50b6640406c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2450f43e996d4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131b3fbe121b42b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d0eea41d0d44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb514f50b6640406c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF1NFR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,600</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,590</x:t>
-[...16 lines deleted...]
-          <x:t>0,609</x:t>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,606</x:t>
-[...43 lines deleted...]
-          <x:t>0,593</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,561</x:t>
-[...254 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,537</x:t>
-[...4 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>