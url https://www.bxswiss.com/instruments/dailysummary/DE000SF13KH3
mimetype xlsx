--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d587955b78405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9693ed9af664542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb57cc88c96c04c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b95c108b5674ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d3d3e45ccc4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb57cc88c96c04c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b10e637792e4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b95c108b5674ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF13KH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,221 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...169 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -530,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>