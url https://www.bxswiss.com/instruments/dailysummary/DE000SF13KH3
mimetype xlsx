--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9693ed9af664542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce5fbc6bc1643f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b95c108b5674ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72212c83487440ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b10e637792e4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b95c108b5674ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b95c507ffa74d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72212c83487440ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF13KH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>4,065</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,145</x:t>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>