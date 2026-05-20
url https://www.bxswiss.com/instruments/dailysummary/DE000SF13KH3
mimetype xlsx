--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce5fbc6bc1643f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071037029ce249ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72212c83487440ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4566579b20e24a6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b95c507ffa74d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72212c83487440ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c971d1d3b0d4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4566579b20e24a6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF13KH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,585</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,915</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,935</x:t>
-[...512 lines deleted...]
-          <x:t>7,265</x:t>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>