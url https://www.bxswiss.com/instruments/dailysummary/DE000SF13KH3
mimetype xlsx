--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071037029ce249ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cec55a4832242d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4566579b20e24a6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b1a1450bb724893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c971d1d3b0d4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4566579b20e24a6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a7b37489d8540a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b1a1450bb724893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF13KH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>5,595</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,025</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>5,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,815</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>