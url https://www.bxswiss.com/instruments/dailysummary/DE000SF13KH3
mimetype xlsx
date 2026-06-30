--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cec55a4832242d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da3d116aef94db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b1a1450bb724893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237fb6194f564acc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a7b37489d8540a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b1a1450bb724893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b29eb8247d4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237fb6194f564acc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF13KH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>4,815</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>4,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,645</x:t>
-[...102 lines deleted...]
-          <x:t>3,575</x:t>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,845</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>