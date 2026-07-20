--- v10 (2026-06-30)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da3d116aef94db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ffab2a3217e49f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237fb6194f564acc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f46e2d60a24922"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b29eb8247d4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237fb6194f564acc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1fe1d7d9534c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f46e2d60a24922" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF13KH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>2,355</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,875</x:t>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,805</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,695</x:t>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>