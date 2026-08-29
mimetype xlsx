--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ffab2a3217e49f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238c24a607554fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f46e2d60a24922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc7063ee667481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1fe1d7d9534c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f46e2d60a24922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69c27c6ce474d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc7063ee667481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF13KH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,875</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,845</x:t>
-[...11 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,155</x:t>
-[...4 lines deleted...]
-          <x:t>2,025</x:t>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>1,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>