--- v4 (2026-03-31)
+++ v5 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4662921ba2b470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a30ddd9d784c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60eea83006094e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0b2460f840477b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1b4932b02054b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60eea83006094e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18f760c80b80426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0b2460f840477b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Silver Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF13KF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>