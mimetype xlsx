--- v5 (2026-04-21)
+++ v6 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a30ddd9d784c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a9828e4c1e4919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0b2460f840477b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cd803213e049ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18f760c80b80426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0b2460f840477b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3accb7786e040bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cd803213e049ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Silver Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF13KF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,350</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>9,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>11,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>