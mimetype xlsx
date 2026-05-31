--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a9828e4c1e4919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a81c431bbe4b47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cd803213e049ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a730b39a32e468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3accb7786e040bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cd803213e049ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30d22badef74813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a730b39a32e468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Silver Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF13KF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>8,835</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>8,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>11,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>