--- v7 (2026-05-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a81c431bbe4b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67bee0727e5a4827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a730b39a32e468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe6df2fe1504fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30d22badef74813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a730b39a32e468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra78d57f477604c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe6df2fe1504fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Silver Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF13KF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>7,845</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>