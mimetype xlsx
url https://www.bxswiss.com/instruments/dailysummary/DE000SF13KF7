--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67bee0727e5a4827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a3779b0bf034bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe6df2fe1504fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0fdfea25c1d495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra78d57f477604c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe6df2fe1504fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeec46b1a07a4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0fdfea25c1d495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Silver Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF13KF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,195</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,585</x:t>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,475</x:t>
-[...11 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,085</x:t>
-[...21 lines deleted...]
-          <x:t>2,885</x:t>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,905</x:t>
-[...485 lines deleted...]
-          <x:t>2,115</x:t>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>