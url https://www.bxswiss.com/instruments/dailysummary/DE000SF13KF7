--- v9 (2026-08-20)
+++ v10 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a3779b0bf034bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b3ec1693c24784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0fdfea25c1d495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf345b421313441b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeec46b1a07a4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0fdfea25c1d495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re827ac3defd04154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf345b421313441b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Silver Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SF13KF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>2,505</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>3,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,875</x:t>
-[...38 lines deleted...]
-          <x:t>3,055</x:t>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,025</x:t>
-[...26 lines deleted...]
-          <x:t>3,265</x:t>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,305</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>3,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>