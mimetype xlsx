--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe37255ca3740c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a7777272ad4a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41580437a84c4ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbb465a17304f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd729d34e32094f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41580437a84c4ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe91a054e9c4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbb465a17304f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5RNA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,640</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,820</x:t>
-[...16 lines deleted...]
-          <x:t>2,975</x:t>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>3,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>