--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a7777272ad4a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaa4351591424c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbb465a17304f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e23e951a73e4474"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe91a054e9c4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbb465a17304f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ac615d887554936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e23e951a73e4474" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5RNA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,415</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,225</x:t>
-[...33 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,115</x:t>
-[...394 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,980</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>2,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>