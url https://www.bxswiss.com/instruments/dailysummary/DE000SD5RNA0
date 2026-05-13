--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaa4351591424c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4869c34b101d4a18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e23e951a73e4474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372a6144cc9e45e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ac615d887554936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e23e951a73e4474" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11bfd0af5f8c450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372a6144cc9e45e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5RNA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,035</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,980</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,715</x:t>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>3,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>2,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>