--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4869c34b101d4a18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4dcb1295af4651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372a6144cc9e45e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f7b16c24fb4739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11bfd0af5f8c450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372a6144cc9e45e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f284f2d3ee49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f7b16c24fb4739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5RNA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,055</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>3,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,565</x:t>
-[...281 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,725</x:t>
-[...48 lines deleted...]
-          <x:t>2,845</x:t>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>3,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>3,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,225</x:t>
-[...58 lines deleted...]
-          <x:t>3,475</x:t>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>