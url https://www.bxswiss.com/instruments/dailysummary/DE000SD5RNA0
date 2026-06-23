--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4dcb1295af4651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c5e4f908e34ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f7b16c24fb4739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b18329b46124c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f284f2d3ee49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f7b16c24fb4739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refbd08b7afdc4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b18329b46124c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5RNA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>3,590</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,225</x:t>
-[...227 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>3,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,940</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>3,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>