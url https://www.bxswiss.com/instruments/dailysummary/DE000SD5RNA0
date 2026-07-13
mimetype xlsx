--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c5e4f908e34ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c21bbffa0244eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b18329b46124c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0463ef03c8c547c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refbd08b7afdc4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b18329b46124c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2db04fa08da41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0463ef03c8c547c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5RNA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,070</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,595</x:t>
-[...119 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,160</x:t>
-[...360 lines deleted...]
-          <x:t>7,825</x:t>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>