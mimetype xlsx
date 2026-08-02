--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c21bbffa0244eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417e9f02973a4b76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0463ef03c8c547c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d815bef46a4a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2db04fa08da41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0463ef03c8c547c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36b00189f2949de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d815bef46a4a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5RNA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>5,600</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>09.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,925</x:t>
-[...36 lines deleted...]
-          <x:t>5,220</x:t>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>