--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417e9f02973a4b76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4b7d0ec5e24fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d815bef46a4a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60afb0fccd1461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36b00189f2949de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d815bef46a4a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re109b58b08ac4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60afb0fccd1461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5RNA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,925</x:t>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,625</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,855</x:t>
-[...6 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>3,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,075</x:t>
-[...4 lines deleted...]
-          <x:t>3,175</x:t>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>