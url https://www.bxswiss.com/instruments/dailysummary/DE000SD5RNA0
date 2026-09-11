--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4b7d0ec5e24fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de2fb472d0e4261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60afb0fccd1461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R703cb78687624d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re109b58b08ac4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60afb0fccd1461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8d75acc2814e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R703cb78687624d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5RNA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>5,305</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,225</x:t>
-[...38 lines deleted...]
-          <x:t>2,660</x:t>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,445</x:t>
-[...21 lines deleted...]
-          <x:t>3,405</x:t>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,255</x:t>
-[...11 lines deleted...]
-          <x:t>3,550</x:t>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,075</x:t>
-[...102 lines deleted...]
-          <x:t>3,855</x:t>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,335</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>3,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>