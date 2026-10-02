--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de2fb472d0e4261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aec8b9bd6e244e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R703cb78687624d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra95b53904ce84932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8d75acc2814e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R703cb78687624d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ebb32bdba5e4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra95b53904ce84932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5RNA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>3,905</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,755</x:t>
-[...33 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,790</x:t>
-[...360 lines deleted...]
-          <x:t>3,335</x:t>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>