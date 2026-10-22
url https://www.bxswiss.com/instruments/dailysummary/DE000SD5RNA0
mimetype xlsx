--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aec8b9bd6e244e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8e2aa4912d439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra95b53904ce84932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd713a8fe3be489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ebb32bdba5e4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra95b53904ce84932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref170669b3b24b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd713a8fe3be489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5RNA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,430</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,145</x:t>
-[...21 lines deleted...]
-          <x:t>3,395</x:t>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>3,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,955</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>14.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,940</x:t>
-[...48 lines deleted...]
-          <x:t>2,685</x:t>
+          <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>3,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,270</x:t>
-[...215 lines deleted...]
-          <x:t>4,360</x:t>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>