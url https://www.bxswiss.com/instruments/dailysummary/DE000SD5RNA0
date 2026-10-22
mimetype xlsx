--- v13 (2026-10-22)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8e2aa4912d439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc563c20899c841ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd713a8fe3be489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf75ecbdc87784675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref170669b3b24b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd713a8fe3be489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0b16d08cfb4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf75ecbdc87784675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on ASML Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5RNA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>