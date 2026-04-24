--- v3 (2026-03-14)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd289f0ced504e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a8bab9a20649bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd646d0d1a49c44a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R397df024dc8a4841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369f0dd70c8c4320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd646d0d1a49c44a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da18821a79d4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R397df024dc8a4841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Oil Brent Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5PY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>60,720</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>