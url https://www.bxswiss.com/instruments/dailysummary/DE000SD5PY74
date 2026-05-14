--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a8bab9a20649bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3170e339d2344420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R397df024dc8a4841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2cf37f4fdec4a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da18821a79d4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R397df024dc8a4841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc0f36ab988408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2cf37f4fdec4a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Oil Brent Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5PY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>70,215</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,545</x:t>
-[...436 lines deleted...]
-          <x:t>64,560</x:t>
+          <x:t>71,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>