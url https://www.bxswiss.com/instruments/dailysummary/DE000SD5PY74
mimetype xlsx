--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3170e339d2344420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c103fbaaae4dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2cf37f4fdec4a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06d83c9a0ed494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc0f36ab988408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2cf37f4fdec4a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f728cf0a3144c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06d83c9a0ed494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Oil Brent Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5PY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>61,700</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>71,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>