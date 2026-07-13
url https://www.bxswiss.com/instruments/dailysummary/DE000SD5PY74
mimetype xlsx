--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c103fbaaae4dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re288d82b82184cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06d83c9a0ed494e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7145f69bca114d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f728cf0a3144c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06d83c9a0ed494e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9644409c022d4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7145f69bca114d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Oil Brent Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5PY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>