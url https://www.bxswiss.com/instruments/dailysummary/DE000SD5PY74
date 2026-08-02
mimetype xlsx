--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re288d82b82184cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716af2c87eff4681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7145f69bca114d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R582fa2acbae44b0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9644409c022d4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7145f69bca114d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1194d8c3c49d4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R582fa2acbae44b0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Oil Brent Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5PY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>