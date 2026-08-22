--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716af2c87eff4681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525ba1edd2f2470c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R582fa2acbae44b0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf75b52827a54870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1194d8c3c49d4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R582fa2acbae44b0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5e4210c31d4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf75b52827a54870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Oil Brent Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5PY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>59,100</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,905</x:t>
-[...274 lines deleted...]
-          <x:t>64,380</x:t>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>