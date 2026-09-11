--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525ba1edd2f2470c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c62b0aefc248f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf75b52827a54870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25fa218b3df4ea4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5e4210c31d4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf75b52827a54870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe094c918c904cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25fa218b3df4ea4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Oil Brent Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5PY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>