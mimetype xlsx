--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c62b0aefc248f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6e650849074585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25fa218b3df4ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R855b3e30c7804bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe094c918c904cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25fa218b3df4ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R679b10c841544e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R855b3e30c7804bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Oil Brent Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5PY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>