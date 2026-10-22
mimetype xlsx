--- v11 (2026-10-01)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6e650849074585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d06766adb714fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R855b3e30c7804bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809d233fe55d4e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R679b10c841544e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R855b3e30c7804bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30713d2f74c4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809d233fe55d4e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Oil Brent Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5PY74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>