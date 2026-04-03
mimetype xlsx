--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c02897c8704dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1ac91d857848a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4f972f22e443f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R979776ddecb9410c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939297d716744922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4f972f22e443f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67222ad7ccea4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R979776ddecb9410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>