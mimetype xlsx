--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1ac91d857848a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551c5ac8025744f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R979776ddecb9410c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeab903651bd4fbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67222ad7ccea4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R979776ddecb9410c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46c55557d18343e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeab903651bd4fbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,180</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,103</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,127</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>0,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>