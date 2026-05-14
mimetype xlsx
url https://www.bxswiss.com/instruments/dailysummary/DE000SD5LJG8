--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551c5ac8025744f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97daa057cc64edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeab903651bd4fbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61ed66d008c49cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46c55557d18343e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeab903651bd4fbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b101d3269714cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61ed66d008c49cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
-[...173 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,098</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>0,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>