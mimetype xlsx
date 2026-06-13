--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97daa057cc64edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f35422286584e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61ed66d008c49cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf392ee9da5e4b0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b101d3269714cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61ed66d008c49cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R243fa152c69b4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf392ee9da5e4b0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,134</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,132</x:t>
-[...151 lines deleted...]
-          <x:t>0,132</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,111</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,107</x:t>
-[...161 lines deleted...]
-          <x:t>0,102</x:t>
+          <x:t>0,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>