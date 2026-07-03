--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f35422286584e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547d861a7ae04088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf392ee9da5e4b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2bf8badf4ae40a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R243fa152c69b4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf392ee9da5e4b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea39ef355dd42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2bf8badf4ae40a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,123</x:t>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,116</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,120</x:t>
-[...6 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...247 lines deleted...]
-          <x:t>0,106</x:t>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>