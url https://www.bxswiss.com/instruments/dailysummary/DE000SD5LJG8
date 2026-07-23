--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547d861a7ae04088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf41f0b92453243d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2bf8badf4ae40a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R629352fdc93c475a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea39ef355dd42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2bf8badf4ae40a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f70c1d7ec0740ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R629352fdc93c475a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,098</x:t>
-[...114 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,100</x:t>
-[...80 lines deleted...]
-          <x:t>0,098</x:t>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>0,117</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>