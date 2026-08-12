--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf41f0b92453243d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946844aa4acb4d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R629352fdc93c475a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d55511b5ca4c6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f70c1d7ec0740ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R629352fdc93c475a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bd93f0b2b6e4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d55511b5ca4c6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,126</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,126</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,144</x:t>
-[...468 lines deleted...]
-          <x:t>0,080</x:t>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>