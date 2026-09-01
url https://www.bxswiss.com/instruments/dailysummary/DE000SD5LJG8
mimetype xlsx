--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946844aa4acb4d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c925c7b2b14967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d55511b5ca4c6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0bcddae9b5463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bd93f0b2b6e4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d55511b5ca4c6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e0d87bd03d74c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0bcddae9b5463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Saint Gobain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJG8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,079</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>22.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>0,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>