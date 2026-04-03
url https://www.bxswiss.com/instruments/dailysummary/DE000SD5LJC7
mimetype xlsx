--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ef5eb1b8dc435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2646344c7f946b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcefe5fb3ed840c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0cb779226f847c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cb9456038a54759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcefe5fb3ed840c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d63342d2a4400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0cb779226f847c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,465</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,305</x:t>
-[...313 lines deleted...]
-          <x:t>2,425</x:t>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,010</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>