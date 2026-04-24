--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2646344c7f946b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a21c7bdad646db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0cb779226f847c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6784fea5c544f99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d63342d2a4400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0cb779226f847c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc3de642a6994186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6784fea5c544f99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,075</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,900</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>17.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,725</x:t>
-[...65 lines deleted...]
-          <x:t>1,540</x:t>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,415</x:t>
-[...16 lines deleted...]
-          <x:t>1,320</x:t>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>1,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>