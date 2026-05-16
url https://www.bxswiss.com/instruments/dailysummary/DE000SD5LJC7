--- v5 (2026-04-24)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a21c7bdad646db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36036a9952fb4576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6784fea5c544f99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d66f7e38404cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc3de642a6994186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6784fea5c544f99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf64264f9224a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d66f7e38404cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,320</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,570</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,485</x:t>
-[...92 lines deleted...]
-          <x:t>1,480</x:t>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>1,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>