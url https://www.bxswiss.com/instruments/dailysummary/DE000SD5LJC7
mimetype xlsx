--- v6 (2026-05-16)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36036a9952fb4576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099d6309092342f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d66f7e38404cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R386828aaddab4ea5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf64264f9224a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d66f7e38404cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c95bf418baa4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R386828aaddab4ea5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,965</x:t>
-[...80 lines deleted...]
-          <x:t>1,865</x:t>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,765</x:t>
-[...43 lines deleted...]
-          <x:t>1,705</x:t>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,575</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,425</x:t>
-[...43 lines deleted...]
-          <x:t>1,455</x:t>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,450</x:t>
-[...16 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,255</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,225</x:t>
-[...220 lines deleted...]
-          <x:t>1,495</x:t>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>