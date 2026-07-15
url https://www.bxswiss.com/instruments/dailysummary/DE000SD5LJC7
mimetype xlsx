--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099d6309092342f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3c33f4fb47408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R386828aaddab4ea5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62658685d3c84cf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c95bf418baa4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R386828aaddab4ea5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705cfed16adc4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62658685d3c84cf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...512 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,265</x:t>
-[...90 lines deleted...]
-          <x:t>1,205</x:t>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>