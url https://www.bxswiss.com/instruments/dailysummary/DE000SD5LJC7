--- v8 (2026-07-15)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3c33f4fb47408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3869711c54bb4210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62658685d3c84cf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9edaecc5771f47b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R705cfed16adc4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62658685d3c84cf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a72fed677f4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9edaecc5771f47b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,155</x:t>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,946</x:t>
-[...193 lines deleted...]
-          <x:t>0,803</x:t>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>0,962</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>