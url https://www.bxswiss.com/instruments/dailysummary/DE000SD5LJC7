--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3869711c54bb4210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c68f220daaf4292" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9edaecc5771f47b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re009e445b565427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a72fed677f4a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9edaecc5771f47b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7926b628a144bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re009e445b565427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,846</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,901</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>28.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,963</x:t>
-[...16 lines deleted...]
-          <x:t>0,980</x:t>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,918</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,938</x:t>
-[...215 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>