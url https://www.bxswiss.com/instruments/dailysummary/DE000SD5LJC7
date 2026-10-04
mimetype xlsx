--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c68f220daaf4292" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f87f5d53a940bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re009e445b565427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f62b8d9383946e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7926b628a144bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re009e445b565427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f466cfafd9483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f62b8d9383946e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,864</x:t>
-[...38 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...468 lines deleted...]
-          <x:t>0,957</x:t>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>