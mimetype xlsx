--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f87f5d53a940bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0504706d4e459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f62b8d9383946e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7918a080a6ab47bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f466cfafd9483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f62b8d9383946e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e11f1868a114d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7918a080a6ab47bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5LJC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>