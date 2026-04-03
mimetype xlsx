--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056daeea66b14919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde442e4b802d4d08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf447016aa8e04e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e8d16dea2b7459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R238afe218e944cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf447016aa8e04e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70b37dbdc6fa4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e8d16dea2b7459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Natwest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5L0R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>