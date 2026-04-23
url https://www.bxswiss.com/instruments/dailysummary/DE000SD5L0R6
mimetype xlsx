--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde442e4b802d4d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e0c80b24db41cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e8d16dea2b7459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa72a2f499b4463a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70b37dbdc6fa4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e8d16dea2b7459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8cc4d45205d48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa72a2f499b4463a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Natwest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5L0R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>135,600</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,400</x:t>
-[...571 lines deleted...]
-          <x:t>140,850</x:t>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>