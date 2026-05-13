--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e0c80b24db41cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144711ff57ce4245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa72a2f499b4463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74ef86065194021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8cc4d45205d48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa72a2f499b4463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b2282933a24c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74ef86065194021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Natwest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5L0R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,470</x:t>
-[...360 lines deleted...]
-          <x:t>150,560</x:t>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>