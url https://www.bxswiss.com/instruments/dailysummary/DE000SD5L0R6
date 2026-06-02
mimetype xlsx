--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144711ff57ce4245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf26fed6901eb45c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74ef86065194021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9808d985e36b4594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b2282933a24c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74ef86065194021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c31179c0bbc410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9808d985e36b4594" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Natwest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5L0R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>