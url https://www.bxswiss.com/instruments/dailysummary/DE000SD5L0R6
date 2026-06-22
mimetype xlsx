--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf26fed6901eb45c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f0f493f1e642d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9808d985e36b4594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289796e387f74f66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c31179c0bbc410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9808d985e36b4594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b6bbe8c9c44979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289796e387f74f66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Natwest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5L0R6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>