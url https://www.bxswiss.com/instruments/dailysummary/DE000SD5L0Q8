--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549dd5a98dae4e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42bfae2673141c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3e16116ef04d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e212d6d3554b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c38b38cfb8407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3e16116ef04d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e47b4c0ee9a4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e212d6d3554b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5L0Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>1,625</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>03.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>1,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,120</x:t>
-[...80 lines deleted...]
-          <x:t>0,670</x:t>
+          <x:t>1,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>