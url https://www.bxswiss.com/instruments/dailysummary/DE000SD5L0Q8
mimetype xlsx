--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42bfae2673141c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7817a451c56f4bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e212d6d3554b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d34838e28f5414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e47b4c0ee9a4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e212d6d3554b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e396a3a317432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d34838e28f5414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5L0Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>0,699</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,295</x:t>
-[...279 lines deleted...]
-          <x:t>1,070</x:t>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>