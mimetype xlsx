--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7817a451c56f4bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53098992006b4007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d34838e28f5414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f820b70a314a3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e396a3a317432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d34838e28f5414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc23c8ca5359a4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f820b70a314a3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5L0Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,065</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,245</x:t>
-[...495 lines deleted...]
-          <x:t>0,725</x:t>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>