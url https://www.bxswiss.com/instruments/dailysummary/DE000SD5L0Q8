--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53098992006b4007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7ea9cc4b1e4051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f820b70a314a3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06a4a5169e14fcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc23c8ca5359a4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f820b70a314a3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e8dd070ba44a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06a4a5169e14fcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5L0Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,035</x:t>
-[...21 lines deleted...]
-          <x:t>0,963</x:t>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,780</x:t>
-[...404 lines deleted...]
-          <x:t>1,180</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>1,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>