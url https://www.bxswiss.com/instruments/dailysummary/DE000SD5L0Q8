--- v8 (2026-06-23)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7ea9cc4b1e4051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229b00d52b0d4e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06a4a5169e14fcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf9b5e509aa46a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e8dd070ba44a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06a4a5169e14fcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9c03cd3b474079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf9b5e509aa46a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5L0Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,405</x:t>
-[...313 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,895</x:t>
-[...36 lines deleted...]
-          <x:t>2,245</x:t>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>