--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229b00d52b0d4e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e43618ca5e14637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf9b5e509aa46a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0843381020b14948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9c03cd3b474079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf9b5e509aa46a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16bf16e053c34922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0843381020b14948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5L0Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,990</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,175</x:t>
-[...70 lines deleted...]
-          <x:t>2,545</x:t>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,545</x:t>
-[...65 lines deleted...]
-          <x:t>1,835</x:t>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,805</x:t>
-[...11 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,035</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,735</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>