--- v10 (2026-08-23)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e43618ca5e14637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c25d65e9d9472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0843381020b14948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3b95d212a894fb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16bf16e053c34922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0843381020b14948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af08e4d357e432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3b95d212a894fb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5L0Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...418 lines deleted...]
-          <x:t>1,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>