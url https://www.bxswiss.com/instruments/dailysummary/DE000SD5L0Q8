--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c25d65e9d9472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4395f1421a4132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3b95d212a894fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeeec3a17bc543fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af08e4d357e432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3b95d212a894fb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b0dcaad63ca4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeeec3a17bc543fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on Barclays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5L0Q8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,175</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,150</x:t>
-[...16 lines deleted...]
-          <x:t>1,165</x:t>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,967</x:t>
-[...43 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,939</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>