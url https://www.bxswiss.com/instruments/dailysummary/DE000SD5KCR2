--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d53dc960cb54c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6fcd659e024590" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R474cf5757dfa474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae9884a996d84f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8abd2a87468d4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R474cf5757dfa474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21e3bfb0d4324127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae9884a996d84f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Ferrari</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5KCR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...632 lines deleted...]
-          <x:t>7,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>