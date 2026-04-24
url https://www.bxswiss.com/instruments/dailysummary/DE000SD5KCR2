--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6fcd659e024590" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8b6ebd4ad94a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae9884a996d84f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf81a04a1ca4845d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21e3bfb0d4324127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae9884a996d84f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a70299b65e14679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf81a04a1ca4845d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Ferrari</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5KCR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>7,710</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,515</x:t>
-[...97 lines deleted...]
-          <x:t>7,950</x:t>
+          <x:t>7,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>7,735</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>