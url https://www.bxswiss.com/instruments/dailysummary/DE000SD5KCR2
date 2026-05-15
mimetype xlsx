--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8b6ebd4ad94a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c6b79d81480459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf81a04a1ca4845d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7fd66ee444a43b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a70299b65e14679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf81a04a1ca4845d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf86fac413a4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7fd66ee444a43b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Ferrari</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5KCR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>5,860</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>8,080</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>