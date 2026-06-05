--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c6b79d81480459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21f6337a18b45e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7fd66ee444a43b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c43470d4846469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf86fac413a4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7fd66ee444a43b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0048da6876d941e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c43470d4846469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Ferrari</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5KCR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>7,225</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>7,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>6,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>