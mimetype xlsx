--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd21f6337a18b45e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d7652b88234f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c43470d4846469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5058b8a93f4a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0048da6876d941e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c43470d4846469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928e0b1244024d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5058b8a93f4a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Ferrari</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5KCR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,895</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>7,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,535</x:t>
-[...232 lines deleted...]
-          <x:t>7,500</x:t>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,215</x:t>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>