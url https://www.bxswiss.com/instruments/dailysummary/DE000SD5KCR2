--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d7652b88234f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d93d69625d14f9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5058b8a93f4a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99edfbed20264a3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928e0b1244024d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5058b8a93f4a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d6d2087d610476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99edfbed20264a3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Ferrari</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5KCR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>7,500</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,215</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>7,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,585</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>