--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d93d69625d14f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d8fc804076b4530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99edfbed20264a3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a89e1a5dae44991"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d6d2087d610476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99edfbed20264a3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf551fdb779b24435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a89e1a5dae44991" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Ferrari</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5KCR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>7,620</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,350</x:t>
-[...367 lines deleted...]
-          <x:t>9,110</x:t>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>9,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>9,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>