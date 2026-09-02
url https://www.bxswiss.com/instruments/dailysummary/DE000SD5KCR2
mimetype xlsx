--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d8fc804076b4530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ecb397399d4a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a89e1a5dae44991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5efc2d44c4dd4407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf551fdb779b24435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a89e1a5dae44991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8b773bca68413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5efc2d44c4dd4407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Ferrari</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5KCR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>