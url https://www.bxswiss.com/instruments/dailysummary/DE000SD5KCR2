--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ecb397399d4a50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3506f582944153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5efc2d44c4dd4407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c49f4f255ef4501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8b773bca68413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5efc2d44c4dd4407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f01de85ed34752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c49f4f255ef4501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Ferrari</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5KCR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>11,750</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,230</x:t>
-[...269 lines deleted...]
-          <x:t>12,750</x:t>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,055</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>12,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>