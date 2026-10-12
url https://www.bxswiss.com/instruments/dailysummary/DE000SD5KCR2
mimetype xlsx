--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3506f582944153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273922b7a04648d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c49f4f255ef4501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a470110f204da2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f01de85ed34752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c49f4f255ef4501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b76fd8845b04e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a470110f204da2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Ferrari</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5KCR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>13,825</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,750</x:t>
-[...65 lines deleted...]
-          <x:t>12,680</x:t>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,210</x:t>
-[...328 lines deleted...]
-          <x:t>13,055</x:t>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>