--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273922b7a04648d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c85d48761944a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a470110f204da2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259e7fa8867e48ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b76fd8845b04e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a470110f204da2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d41f38c8aa4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259e7fa8867e48ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Ferrari</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5KCR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>11,675</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,110</x:t>
-[...502 lines deleted...]
-          <x:t>10,780</x:t>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,675</x:t>
-[...4 lines deleted...]
-          <x:t>11,005</x:t>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>