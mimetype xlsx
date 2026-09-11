--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1faf9706ee8d41d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e87d1f937274d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36cd25242beb423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R913142aa0ad04125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe64db38b8c4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36cd25242beb423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80889d21abfb41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R913142aa0ad04125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Yum! Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JYG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,886</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,822</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,526</x:t>
-[...97 lines deleted...]
-          <x:t>0,886</x:t>
+          <x:t>0,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,888</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>0,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>