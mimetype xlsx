--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e87d1f937274d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817de939a2f941ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R913142aa0ad04125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefa37422b574c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80889d21abfb41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R913142aa0ad04125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02cae950cdc49e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefa37422b574c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Yum! Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JYG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,927</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>0,882</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>