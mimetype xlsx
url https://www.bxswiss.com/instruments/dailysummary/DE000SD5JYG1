--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817de939a2f941ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb33fe34bde14299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefa37422b574c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df543906c894f41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02cae950cdc49e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefa37422b574c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra63bfd7cff504917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df543906c894f41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Yum! Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JYG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,672</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,706</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,749</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
-        </x:is>
-[...570 lines deleted...]
-          <x:t>1,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>