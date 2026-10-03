--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55926bbf346e4973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec99e1ab75548cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7508e52bbe441f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c0735ead854326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb42c1ff1504fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7508e52bbe441f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9586ca24c514e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c0735ead854326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on PepsiCo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,391</x:t>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...593 lines deleted...]
-          <x:t>0,357</x:t>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>