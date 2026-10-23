--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec99e1ab75548cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8075339db934a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c0735ead854326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202484c07c5f43e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9586ca24c514e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c0735ead854326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5d27104a8e4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202484c07c5f43e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on PepsiCo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,308</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>0,591</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>