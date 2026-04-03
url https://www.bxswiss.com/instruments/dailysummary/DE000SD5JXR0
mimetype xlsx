--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc69ed1c51949c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82139119a82c46d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d3e887a1f0495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb839d3a8246c4e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d104585b7ba4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d3e887a1f0495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88625ffefb074144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb839d3a8246c4e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on PepsiCo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,182</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,194</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,191</x:t>
-[...65 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...323 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,233</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>