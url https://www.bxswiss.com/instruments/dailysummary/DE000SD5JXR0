--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82139119a82c46d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc22d413dc8614eca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb839d3a8246c4e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b840a6017e434b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88625ffefb074144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb839d3a8246c4e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38698f0356714407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b840a6017e434b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on PepsiCo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,200</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
-[...16 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,248</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,254</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>0,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>