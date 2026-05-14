--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc22d413dc8614eca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5d980bf595476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b840a6017e434b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d64de2b464492d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38698f0356714407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b840a6017e434b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08bf5697c5fa4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d64de2b464492d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on PepsiCo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,350</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,338</x:t>
-[...97 lines deleted...]
-          <x:t>0,337</x:t>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,272</x:t>
-[...350 lines deleted...]
-          <x:t>0,254</x:t>
+          <x:t>0,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>