--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5d980bf595476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf619083000c43d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d64de2b464492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b47ba24e13409f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08bf5697c5fa4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d64de2b464492d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86480506c5a845e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b47ba24e13409f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on PepsiCo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,257</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
-[...178 lines deleted...]
-          <x:t>0,258</x:t>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,250</x:t>
-[...286 lines deleted...]
-          <x:t>0,304</x:t>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,280</x:t>
-[...16 lines deleted...]
-          <x:t>0,281</x:t>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,264</x:t>
-[...4 lines deleted...]
-          <x:t>0,303</x:t>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>