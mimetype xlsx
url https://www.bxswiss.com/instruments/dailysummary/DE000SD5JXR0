--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf619083000c43d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2946e45c1c7c434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b47ba24e13409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c97d5212e94a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86480506c5a845e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b47ba24e13409f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0729bfe079c4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c97d5212e94a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on PepsiCo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,304</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,280</x:t>
-[...65 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>0,364</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,406</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,421</x:t>
-[...225 lines deleted...]
-          <x:t>0,359</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>