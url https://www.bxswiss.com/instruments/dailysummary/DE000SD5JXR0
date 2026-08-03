--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2946e45c1c7c434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0971cfb00c1b4ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c97d5212e94a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d4f700898c4219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0729bfe079c4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c97d5212e94a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbc6fc305dbf42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d4f700898c4219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on PepsiCo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,349</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...494 lines deleted...]
-          <x:t>09.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,444</x:t>
-[...63 lines deleted...]
-          <x:t>0,391</x:t>
+          <x:t>0,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>