--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0971cfb00c1b4ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521d4517bc3a4495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d4f700898c4219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757d2a1e479d4e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbc6fc305dbf42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d4f700898c4219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa1af76b7814b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757d2a1e479d4e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on PepsiCo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,319</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,309</x:t>
-[...65 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,444</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,406</x:t>
-[...372 lines deleted...]
-          <x:t>0,278</x:t>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...46 lines deleted...]
-          <x:t>0,346</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>