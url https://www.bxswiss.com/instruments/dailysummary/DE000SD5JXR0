--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521d4517bc3a4495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55926bbf346e4973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757d2a1e479d4e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7508e52bbe441f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa1af76b7814b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757d2a1e479d4e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb42c1ff1504fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7508e52bbe441f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on PepsiCo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,348</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>0,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>