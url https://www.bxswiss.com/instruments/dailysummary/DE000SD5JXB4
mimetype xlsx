--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R753df591b3fd459c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf757dbb03811402b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72326c363d8243d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783bc2e69ddf4587"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f32830ed9746e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72326c363d8243d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e140dcbaca4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783bc2e69ddf4587" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Home Depot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>