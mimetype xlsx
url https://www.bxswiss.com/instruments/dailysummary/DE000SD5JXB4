--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf757dbb03811402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R196bd1c8eb0f4d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783bc2e69ddf4587"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87fd243783754479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e140dcbaca4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783bc2e69ddf4587" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2be8cbf85f84403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87fd243783754479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Home Depot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,755</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,806</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>0,903</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,898</x:t>
-[...431 lines deleted...]
-          <x:t>1,175</x:t>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>