--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R196bd1c8eb0f4d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a606a0c0674da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87fd243783754479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239f54b6ce4a4d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2be8cbf85f84403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87fd243783754479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ac2a2337c94c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239f54b6ce4a4d4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Home Depot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,260</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,050</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>1,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>0,874</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>