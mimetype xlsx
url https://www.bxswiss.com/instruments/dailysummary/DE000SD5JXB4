--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a606a0c0674da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf891c1080f0e4b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239f54b6ce4a4d4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0da1378a484344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ac2a2337c94c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239f54b6ce4a4d4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3dc1ab28aef4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0da1378a484344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Home Depot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,981</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,941</x:t>
-[...97 lines deleted...]
-          <x:t>1,190</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...107 lines deleted...]
-          <x:t>1,115</x:t>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>1,375</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>