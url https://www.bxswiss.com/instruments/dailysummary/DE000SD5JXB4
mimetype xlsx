--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf891c1080f0e4b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9480e2e12f94ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0da1378a484344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra227392ce9cc43fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3dc1ab28aef4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0da1378a484344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b78a9bad384b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra227392ce9cc43fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Home Depot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,070</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,060</x:t>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...468 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>