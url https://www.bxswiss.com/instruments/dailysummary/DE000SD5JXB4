--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9480e2e12f94ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8487ed9380ce42ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra227392ce9cc43fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85751035f8514c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b78a9bad384b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra227392ce9cc43fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d0aa66a6c474f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85751035f8514c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Home Depot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,065</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...210 lines deleted...]
-          <x:t>0,982</x:t>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,030</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,902</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>