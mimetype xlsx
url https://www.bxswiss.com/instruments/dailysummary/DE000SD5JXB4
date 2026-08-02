--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8487ed9380ce42ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a34e75566843b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85751035f8514c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316215e351134ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d0aa66a6c474f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85751035f8514c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad3cafda36c40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316215e351134ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Home Depot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,810</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,759</x:t>
-[...306 lines deleted...]
-          <x:t>0,722</x:t>
+          <x:t>0,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>