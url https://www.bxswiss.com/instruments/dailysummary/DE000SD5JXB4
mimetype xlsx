--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a34e75566843b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reffca821f7284f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316215e351134ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra795df638a804966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad3cafda36c40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316215e351134ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8700a1ac892c4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra795df638a804966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Home Depot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,643</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,702</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,834</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...60 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,767</x:t>
-[...387 lines deleted...]
-          <x:t>0,812</x:t>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>