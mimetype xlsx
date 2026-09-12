--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reffca821f7284f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f8d5ac810ed436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra795df638a804966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa88f0b1fcc4c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8700a1ac892c4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra795df638a804966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c617ba65564431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa88f0b1fcc4c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Home Depot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,866</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,840</x:t>
-[...119 lines deleted...]
-          <x:t>0,780</x:t>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,655</x:t>
-[...43 lines deleted...]
-          <x:t>0,753</x:t>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,739</x:t>
-[...436 lines deleted...]
-          <x:t>0,718</x:t>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>