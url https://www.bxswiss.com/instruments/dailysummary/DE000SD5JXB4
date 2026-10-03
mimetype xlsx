--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f8d5ac810ed436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a7fba102b4428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa88f0b1fcc4c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86238278a2464c5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c617ba65564431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa88f0b1fcc4c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b36033af64c431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86238278a2464c5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Home Depot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>