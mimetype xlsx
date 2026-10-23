--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a7fba102b4428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7384eca7c80f48e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86238278a2464c5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89750f7ded84ec2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b36033af64c431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86238278a2464c5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7a05a7682f147d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89750f7ded84ec2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Home Depot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5JXB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,883</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,851</x:t>
-[...598 lines deleted...]
-          <x:t>1,385</x:t>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>