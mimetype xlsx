--- v5 (2026-02-21)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5287fd571f44dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ccb492a9124e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07dfee541ae4cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d723d6b3d74851"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159792b3b830427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07dfee541ae4cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f81f28ba47a46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d723d6b3d74851" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Platinum Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5J5E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...360 lines deleted...]
-          <x:t>2,550</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>2,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>