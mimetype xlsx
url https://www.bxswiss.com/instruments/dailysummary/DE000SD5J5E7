--- v6 (2026-04-05)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ccb492a9124e6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e5638ac5e34349" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d723d6b3d74851"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c5f8b60b5494b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f81f28ba47a46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d723d6b3d74851" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0a6a8df9284399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c5f8b60b5494b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Platinum Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5J5E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,700</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>20.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,610</x:t>
-[...4 lines deleted...]
-          <x:t>1,365</x:t>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,932</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,885</x:t>
-[...11 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>25.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,445</x:t>
-[...4 lines deleted...]
-          <x:t>1,315</x:t>
+          <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>1,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>