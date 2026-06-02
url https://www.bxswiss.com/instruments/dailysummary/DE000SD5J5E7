--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e5638ac5e34349" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ba61423e244777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c5f8b60b5494b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec9965b69d54f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0a6a8df9284399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c5f8b60b5494b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdd468a64d274429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec9965b69d54f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Platinum Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5J5E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,550</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,485</x:t>
-[...53 lines deleted...]
-          <x:t>1,725</x:t>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>1,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,260</x:t>
-[...21 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>1,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>