--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ba61423e244777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12277bdc2b874757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec9965b69d54f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4706eb255a1548e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdd468a64d274429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec9965b69d54f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790c965a92214b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4706eb255a1548e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Platinum Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5J5E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,355</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,255</x:t>
-[...232 lines deleted...]
-          <x:t>1,365</x:t>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,255</x:t>
-[...43 lines deleted...]
-          <x:t>1,235</x:t>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,065</x:t>
-[...63 lines deleted...]
-          <x:t>1,115</x:t>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>