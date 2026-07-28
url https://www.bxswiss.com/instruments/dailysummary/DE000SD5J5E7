--- v9 (2026-06-22)
+++ v10 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12277bdc2b874757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ee927743494c8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4706eb255a1548e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad3305bcf854b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790c965a92214b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4706eb255a1548e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf026d995d14d4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad3305bcf854b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Platinum Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5J5E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,581</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>