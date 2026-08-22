--- v10 (2026-07-28)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ee927743494c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b6122da32c4c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad3305bcf854b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaea3abf895e44a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf026d995d14d4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad3305bcf854b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc211d063014fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaea3abf895e44a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Platinum Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5J5E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,450</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,422</x:t>
-[...43 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,474</x:t>
-[...38 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,537</x:t>
-[...4 lines deleted...]
-          <x:t>0,485</x:t>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>0,492</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>