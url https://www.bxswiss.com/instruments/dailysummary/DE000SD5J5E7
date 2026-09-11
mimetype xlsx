--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b6122da32c4c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6318e6e82b9742d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaea3abf895e44a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1f5ec13961e4665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc211d063014fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaea3abf895e44a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a745709e434833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1f5ec13961e4665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Platinum Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5J5E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,510</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,510</x:t>
-[...16 lines deleted...]
-          <x:t>0,678</x:t>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,612</x:t>
-[...38 lines deleted...]
-          <x:t>0,641</x:t>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,610</x:t>
-[...65 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,698</x:t>
-[...198 lines deleted...]
-          <x:t>0,804</x:t>
+          <x:t>0,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>