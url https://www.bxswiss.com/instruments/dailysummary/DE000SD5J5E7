--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6318e6e82b9742d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77fb7331cb414993" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1f5ec13961e4665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b219815bf741a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a745709e434833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1f5ec13961e4665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f6d55ec5874416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b219815bf741a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Platinum Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5J5E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,666</x:t>
-[...16 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,698</x:t>
-[...124 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,660</x:t>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,652</x:t>
-[...431 lines deleted...]
-          <x:t>0,649</x:t>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>