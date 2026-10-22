--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77fb7331cb414993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2950e4d68541c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b219815bf741a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f60c3f7ef20452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f6d55ec5874416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b219815bf741a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4de6fbc47d4d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f60c3f7ef20452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Platinum Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD5J5E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,716</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,716</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,562</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>