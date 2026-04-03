--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a3b76654d74218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d50e9c7621a415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2fab7ef8224373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb0fe2858324a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7fceaca891042a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2fab7ef8224373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ac5043f7f54d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb0fe2858324a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,352</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,433</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>11.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,553</x:t>
-[...507 lines deleted...]
-          <x:t>0,448</x:t>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,508</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,396</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>