--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d50e9c7621a415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2426d5cd9451472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb0fe2858324a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae7605ea6964874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91ac5043f7f54d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb0fe2858324a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b2411aba2954540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae7605ea6964874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,542</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,546</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>0,399</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,391</x:t>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,408</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>20.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,369</x:t>
-[...134 lines deleted...]
-          <x:t>0,396</x:t>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,362</x:t>
-[...107 lines deleted...]
-          <x:t>0,590</x:t>
+          <x:t>0,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>