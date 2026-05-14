--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2426d5cd9451472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca9eb7c12fd441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae7605ea6964874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red75d43f7c0c45f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b2411aba2954540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae7605ea6964874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7885c4bd040646b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red75d43f7c0c45f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,396</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,362</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>