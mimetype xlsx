--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca9eb7c12fd441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ade3aae385c4348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red75d43f7c0c45f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbfe3a1bd77a4840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7885c4bd040646b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red75d43f7c0c45f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re488ac772b164dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbfe3a1bd77a4840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,236</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,252</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,183</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,158</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,144</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,178</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,176</x:t>
-[...134 lines deleted...]
-          <x:t>0,183</x:t>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>