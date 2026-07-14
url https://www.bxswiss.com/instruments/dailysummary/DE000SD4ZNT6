--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ade3aae385c4348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12349c17cd014d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbfe3a1bd77a4840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5057e64402014569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re488ac772b164dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbfe3a1bd77a4840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49fcec60b65243d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5057e64402014569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,179</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,168</x:t>
-[...97 lines deleted...]
-          <x:t>0,180</x:t>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,174</x:t>
-[...102 lines deleted...]
-          <x:t>0,217</x:t>
+          <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>0,156</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,140</x:t>
-[...85 lines deleted...]
-          <x:t>0,134</x:t>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>