--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2846805d2a4694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9534f1ebe8814397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9dd9f31cfe4a9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20f8150210284346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cfefc44f5a14554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9dd9f31cfe4a9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ce7882a6144e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20f8150210284346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,600</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>9,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,195</x:t>
-[...598 lines deleted...]
-          <x:t>9,765</x:t>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>