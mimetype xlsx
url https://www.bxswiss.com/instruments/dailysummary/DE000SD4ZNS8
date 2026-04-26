--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9534f1ebe8814397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd0c7194d524c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20f8150210284346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R737098d2ad64438e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ce7882a6144e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20f8150210284346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19bdbb762f6a4ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R737098d2ad64438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>9,680</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>10,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,765</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>10,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,640</x:t>
         </x:is>
       </x:c>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>