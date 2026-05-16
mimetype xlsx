--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd0c7194d524c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a681f3fb37e4750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R737098d2ad64438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c8470ed3f39490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19bdbb762f6a4ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R737098d2ad64438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f6c3e74b1c4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c8470ed3f39490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,520</x:t>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>