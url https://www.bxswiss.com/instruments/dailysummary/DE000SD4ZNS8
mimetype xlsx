--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a681f3fb37e4750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f16140763f43a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c8470ed3f39490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c44dc5ba0bf4400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f6c3e74b1c4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c8470ed3f39490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea6d416c9f944fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c44dc5ba0bf4400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>7,050</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,195</x:t>
-[...33 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,890</x:t>
-[...97 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,400</x:t>
-[...144 lines deleted...]
-          <x:t>5,515</x:t>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>