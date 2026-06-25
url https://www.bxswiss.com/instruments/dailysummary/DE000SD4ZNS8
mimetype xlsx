--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f16140763f43a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6cd0ed229fd4a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c44dc5ba0bf4400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R736a92c3915340e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea6d416c9f944fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c44dc5ba0bf4400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a757e24c7624476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R736a92c3915340e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,890</x:t>
-[...80 lines deleted...]
-          <x:t>6,055</x:t>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>5,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>