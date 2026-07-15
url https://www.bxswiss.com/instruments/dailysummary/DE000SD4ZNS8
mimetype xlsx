--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6cd0ed229fd4a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff055910347b41e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R736a92c3915340e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra198da7fa1c04556"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a757e24c7624476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R736a92c3915340e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa7018b5a1ea4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra198da7fa1c04556" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,750</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>5,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>