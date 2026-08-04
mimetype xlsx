--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff055910347b41e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c006b1d09734b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra198da7fa1c04556"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ed4749224b442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa7018b5a1ea4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra198da7fa1c04556" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b724109f1da4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ed4749224b442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>