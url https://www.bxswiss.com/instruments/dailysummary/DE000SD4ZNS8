--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c006b1d09734b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746730740d69406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ed4749224b442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0511155232c4353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b724109f1da4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ed4749224b442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf22d34c59cdc460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0511155232c4353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,660</x:t>
-[...21 lines deleted...]
-          <x:t>2,320</x:t>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,265</x:t>
-[...48 lines deleted...]
-          <x:t>2,735</x:t>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,660</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>2,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>