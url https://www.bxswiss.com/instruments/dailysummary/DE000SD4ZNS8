--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746730740d69406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe32b9a0a3564e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0511155232c4353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d3f8bfc2104f0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf22d34c59cdc460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0511155232c4353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R644e07c1e6584004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d3f8bfc2104f0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
-        </x:is>
-[...354 lines deleted...]
-          <x:t>1,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>