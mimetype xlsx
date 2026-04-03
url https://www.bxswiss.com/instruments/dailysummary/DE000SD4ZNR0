--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e83a2329274185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e4bc7c6a0e4dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e67b6b22b04a20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ba00cae5b742ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1495d2db617c44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e67b6b22b04a20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra540a2a60811429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ba00cae5b742ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>43,190</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...612 lines deleted...]
-          <x:t>48,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>48,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>