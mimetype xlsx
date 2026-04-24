--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e4bc7c6a0e4dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c4cbd29b1c48c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ba00cae5b742ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7157abbc879a4b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra540a2a60811429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ba00cae5b742ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa85d6f561a4fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7157abbc879a4b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>48,655</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>47,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>60,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>