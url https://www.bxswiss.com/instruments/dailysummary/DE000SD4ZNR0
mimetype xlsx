--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c4cbd29b1c48c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcfabe12c83149bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7157abbc879a4b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b32890341f4fa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa85d6f561a4fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7157abbc879a4b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0af32e4bf648b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b32890341f4fa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>48,150</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>