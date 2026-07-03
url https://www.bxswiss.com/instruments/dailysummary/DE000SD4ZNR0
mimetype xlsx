--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcfabe12c83149bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb690689792f64c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b32890341f4fa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4abc600696437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0af32e4bf648b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b32890341f4fa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc182591f37f48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4abc600696437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,290</x:t>
-[...360 lines deleted...]
-          <x:t>32,715</x:t>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>