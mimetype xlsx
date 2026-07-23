--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb690689792f64c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5548ba6ae004a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4abc600696437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a75074fdfa410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc182591f37f48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4abc600696437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935d725a4813446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a75074fdfa410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>