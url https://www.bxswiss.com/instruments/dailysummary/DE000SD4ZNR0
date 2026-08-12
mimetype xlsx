--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5548ba6ae004a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad0400b2a2041de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a75074fdfa410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab73bfd9d434be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935d725a4813446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a75074fdfa410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e156c9a47b24529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab73bfd9d434be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>