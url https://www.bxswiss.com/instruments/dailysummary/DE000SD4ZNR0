--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad0400b2a2041de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R091244e510574661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab73bfd9d434be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14199f24be4c496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e156c9a47b24529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab73bfd9d434be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R448dc16aa894437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14199f24be4c496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>