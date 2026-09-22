--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R091244e510574661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a69014e65a94fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14199f24be4c496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c27bca980ab4cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R448dc16aa894437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14199f24be4c496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b9797670c7d4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c27bca980ab4cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>15,150</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...505 lines deleted...]
-          <x:t>17,335</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>