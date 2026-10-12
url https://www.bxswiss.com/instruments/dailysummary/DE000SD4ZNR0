--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a69014e65a94fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea22b1353c8404c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c27bca980ab4cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6695aed45444b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b9797670c7d4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c27bca980ab4cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2365e92cc4904711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6695aed45444b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>15,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,795</x:t>
-[...193 lines deleted...]
-          <x:t>20,045</x:t>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>