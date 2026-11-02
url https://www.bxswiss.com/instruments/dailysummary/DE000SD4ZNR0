--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea22b1353c8404c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735ab55cfd7d40d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6695aed45444b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5cd7944ce2d47a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2365e92cc4904711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6695aed45444b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b252b2f9c54b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5cd7944ce2d47a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on AstraZeneca</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,130</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>15.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>23.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,870</x:t>
-[...102 lines deleted...]
-          <x:t>20,170</x:t>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>16,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>