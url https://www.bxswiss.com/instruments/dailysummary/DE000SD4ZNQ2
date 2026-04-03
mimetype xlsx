--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7825e1d42ab435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27677ba1d79f4f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d5437fd3374fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2422f4dfa454eb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed52a70bfbf45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d5437fd3374fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c1969d94d0413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2422f4dfa454eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on easyJet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>