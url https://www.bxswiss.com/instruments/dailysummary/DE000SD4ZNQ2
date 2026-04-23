--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27677ba1d79f4f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97116b4152a64866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2422f4dfa454eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da3bca1f4024b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c1969d94d0413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2422f4dfa454eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4c40ea3ff7488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da3bca1f4024b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on easyJet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,160</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,174</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,174</x:t>
-[...11 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,192</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>0,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>