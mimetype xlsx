--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97116b4152a64866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48cb3eea45634985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da3bca1f4024b65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8a903cef5b4256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4c40ea3ff7488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da3bca1f4024b65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cab7f46791549cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8a903cef5b4256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on easyJet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,158</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>0,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>