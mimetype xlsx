--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48cb3eea45634985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ca57a14fe0426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8a903cef5b4256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0be705b057e34228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cab7f46791549cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8a903cef5b4256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re46b22a31e3c4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0be705b057e34228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on easyJet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,271</x:t>
-[...4 lines deleted...]
-          <x:t>0,252</x:t>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,238</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,201</x:t>
-[...16 lines deleted...]
-          <x:t>0,202</x:t>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,202</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...397 lines deleted...]
-          <x:t>0,237</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>