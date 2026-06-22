--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ca57a14fe0426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe177da84364460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0be705b057e34228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd175c82460874044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re46b22a31e3c4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0be705b057e34228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2766ca430e1a44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd175c82460874044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on easyJet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4ZNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>