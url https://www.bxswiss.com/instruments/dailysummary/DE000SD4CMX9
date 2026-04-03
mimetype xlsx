--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439421cdb5114497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c8bf1d7ff34123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3767696b2dd84de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38dfb8a5f1814c2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e29cc639e3494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3767696b2dd84de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062331e6c1444674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38dfb8a5f1814c2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Bear on Vestas Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4CMX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,778</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,819</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>16.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,840</x:t>
-[...53 lines deleted...]
-          <x:t>0,819</x:t>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,804</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,787</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,802</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,791</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>