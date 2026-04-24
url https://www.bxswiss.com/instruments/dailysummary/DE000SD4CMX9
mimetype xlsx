--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c8bf1d7ff34123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb221e59d953d4d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38dfb8a5f1814c2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9faa1bbf24334a13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062331e6c1444674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38dfb8a5f1814c2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0043315d4546c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9faa1bbf24334a13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Bear on Vestas Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4CMX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,804</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>0,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>