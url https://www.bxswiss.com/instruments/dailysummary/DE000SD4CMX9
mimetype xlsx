--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb221e59d953d4d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2dc8e6116114bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9faa1bbf24334a13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b6e868825944fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0043315d4546c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9faa1bbf24334a13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R172d1a7e46234e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b6e868825944fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Bear on Vestas Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4CMX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,648</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,618</x:t>
-[...6 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,591</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>0,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>