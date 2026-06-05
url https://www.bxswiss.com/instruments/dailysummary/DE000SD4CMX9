--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2dc8e6116114bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284dcabf094c43e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b6e868825944fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce837dc529e43d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R172d1a7e46234e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b6e868825944fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91003988675e475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce837dc529e43d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Bear on Vestas Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4CMX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,562</x:t>
-[...43 lines deleted...]
-          <x:t>0,576</x:t>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,540</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,608</x:t>
-[...183 lines deleted...]
-          <x:t>0,570</x:t>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...139 lines deleted...]
-          <x:t>0,591</x:t>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>