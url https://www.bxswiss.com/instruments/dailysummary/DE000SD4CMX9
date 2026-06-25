--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284dcabf094c43e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b73c6739234731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce837dc529e43d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R904940e76c4f4a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91003988675e475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce837dc529e43d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfdfa6812cdd4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R904940e76c4f4a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Bear on Vestas Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4CMX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,570</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,608</x:t>
-[...16 lines deleted...]
-          <x:t>0,674</x:t>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,674</x:t>
-[...11 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,703</x:t>
-[...70 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>0,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>