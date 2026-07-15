--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b73c6739234731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R631b7b222d944262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R904940e76c4f4a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e79f7f9536454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfdfa6812cdd4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R904940e76c4f4a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f84b41147884f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e79f7f9536454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Bear on Vestas Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4CMX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,582</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,578</x:t>
-[...16 lines deleted...]
-          <x:t>0,610</x:t>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,608</x:t>
-[...53 lines deleted...]
-          <x:t>0,658</x:t>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,643</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>0,744</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,697</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>0,721</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>