--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R631b7b222d944262" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcba4c3e0f4244ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e79f7f9536454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd888d832c4184445"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f84b41147884f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e79f7f9536454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4504f2a09104d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd888d832c4184445" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Bear on Vestas Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4CMX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,738</x:t>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,728</x:t>
-[...539 lines deleted...]
-          <x:t>0,671</x:t>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>