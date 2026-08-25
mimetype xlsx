--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcba4c3e0f4244ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7064ea87f5a940d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd888d832c4184445"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908a7bc220b248e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4504f2a09104d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd888d832c4184445" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f268cdc7d0b4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908a7bc220b248e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Bear on Vestas Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4CMX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,621</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,618</x:t>
-[...53 lines deleted...]
-          <x:t>0,664</x:t>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,682</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>0,704</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>