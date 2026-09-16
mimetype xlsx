--- v13 (2026-08-25)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7064ea87f5a940d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d54e8bcfdd4c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908a7bc220b248e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59921cd95a084c2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f268cdc7d0b4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908a7bc220b248e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae275913cc44064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59921cd95a084c2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Bear on Vestas Wind</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4CMX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,579</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...6 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,532</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>0,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>