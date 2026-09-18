--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b4c3f3c2bd4be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95478d009c14957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a82123a22a24b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a4537dae6614544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reedccb67cd03417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a82123a22a24b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bad959913349e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a4537dae6614544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4A9U5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>210,985</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>209,915</x:t>
-[...350 lines deleted...]
-          <x:t>222,795</x:t>
+          <x:t>208,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>