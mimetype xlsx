--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95478d009c14957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f5e719ce2294592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a4537dae6614544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010f77ab56c941ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bad959913349e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a4537dae6614544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d8526b5b6247a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010f77ab56c941ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4A9U5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>208,525</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>207,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>208,945</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>