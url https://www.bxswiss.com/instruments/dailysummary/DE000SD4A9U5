--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f988e43b1b484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a36b91b3e04761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde395dbc3e81459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2e7fccde2d4c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5e7333199e43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde395dbc3e81459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc768ef800e346fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2e7fccde2d4c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4A9U5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>