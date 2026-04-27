--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a36b91b3e04761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d348ff41f045a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2e7fccde2d4c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a96003892ba4150"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc768ef800e346fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2e7fccde2d4c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc91e1cebbd45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a96003892ba4150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4A9U5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>