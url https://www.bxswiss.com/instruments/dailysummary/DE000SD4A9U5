--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d348ff41f045a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a86345eb33746c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a96003892ba4150"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f7ffcd57704bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc91e1cebbd45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a96003892ba4150" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f4cedd460e46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f7ffcd57704bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4A9U5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>