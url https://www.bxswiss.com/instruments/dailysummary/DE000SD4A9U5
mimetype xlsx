--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a86345eb33746c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb402c9cdc3c44b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f7ffcd57704bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R540ff7f500134ed2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f4cedd460e46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f7ffcd57704bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85563e0ca7f74fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R540ff7f500134ed2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4A9U5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>