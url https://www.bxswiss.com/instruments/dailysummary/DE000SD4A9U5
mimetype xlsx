--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb402c9cdc3c44b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re575aa6a5b744e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R540ff7f500134ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41973b56433d4467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85563e0ca7f74fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R540ff7f500134ed2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537825f69d0d44ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41973b56433d4467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4A9U5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>207,375</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,335</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>