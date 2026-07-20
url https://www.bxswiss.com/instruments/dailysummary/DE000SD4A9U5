--- v10 (2026-06-30)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re575aa6a5b744e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c87882c0f4b4182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41973b56433d4467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R135083ef51444535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537825f69d0d44ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41973b56433d4467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4747082c038d4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R135083ef51444535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4A9U5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>