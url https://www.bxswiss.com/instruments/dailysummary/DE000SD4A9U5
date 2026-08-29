--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c87882c0f4b4182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b4c3f3c2bd4be7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R135083ef51444535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a82123a22a24b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4747082c038d4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R135083ef51444535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reedccb67cd03417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a82123a22a24b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD4A9U5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>180,735</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>