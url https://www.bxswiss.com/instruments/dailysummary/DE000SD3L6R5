--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1af616dd86b4511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1262f5369b95415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44d732ec57f5426b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b4bb66756a340a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb9df0293214bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44d732ec57f5426b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0065a95e657d4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b4bb66756a340a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3L6R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...161 lines deleted...]
-          <x:t>28.01.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,365</x:t>
-[...286 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,365</x:t>
-[...171 lines deleted...]
-          <x:t>1,485</x:t>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>