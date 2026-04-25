--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1262f5369b95415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a46bbc0e9574091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b4bb66756a340a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791ddcc97e6e4be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0065a95e657d4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b4bb66756a340a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e081376afa5405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791ddcc97e6e4be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3L6R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,275</x:t>
-[...26 lines deleted...]
-          <x:t>1,265</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...16 lines deleted...]
-          <x:t>1,175</x:t>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>0,822</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,839</x:t>
-        </x:is>
-[...251 lines deleted...]
-          <x:t>0,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>