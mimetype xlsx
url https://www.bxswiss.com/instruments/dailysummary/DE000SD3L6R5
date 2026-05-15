--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a46bbc0e9574091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e416aea977c4037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791ddcc97e6e4be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce921f300534df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e081376afa5405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791ddcc97e6e4be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21605d6d8b0b4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce921f300534df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3L6R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,840</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,828</x:t>
-[...276 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,025</x:t>
-[...252 lines deleted...]
-          <x:t>0,839</x:t>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>