--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e416aea977c4037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R847b8f656ba1448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce921f300534df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3874c3ea1041be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21605d6d8b0b4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce921f300534df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R195cb4f354264bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3874c3ea1041be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3L6R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,125</x:t>
-[...31 lines deleted...]
-          <x:t>0,934</x:t>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,844</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,807</x:t>
-[...382 lines deleted...]
-          <x:t>0,860</x:t>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>