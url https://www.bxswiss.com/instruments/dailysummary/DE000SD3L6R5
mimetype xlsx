--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R847b8f656ba1448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d0c25cb69c431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3874c3ea1041be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e012a3407044f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R195cb4f354264bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3874c3ea1041be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9549afaedaa94a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e012a3407044f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3L6R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,932</x:t>
-[...210 lines deleted...]
-          <x:t>0,879</x:t>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,866</x:t>
-[...75 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>