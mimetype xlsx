--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d0c25cb69c431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f8864ae64a04b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e012a3407044f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd152d332a2e149ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9549afaedaa94a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e012a3407044f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde68798c909c4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd152d332a2e149ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3L6R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>