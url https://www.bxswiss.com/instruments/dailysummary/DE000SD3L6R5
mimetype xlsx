--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f8864ae64a04b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2049ddc4808a47e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd152d332a2e149ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R457da6c825114013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde68798c909c4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd152d332a2e149ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a3b18066d34010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R457da6c825114013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3L6R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,506</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,262</x:t>
-[...490 lines deleted...]
-          <x:t>0,352</x:t>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>