--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2049ddc4808a47e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254951f0be464554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R457da6c825114013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c119cbb1ccd4fdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a3b18066d34010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R457da6c825114013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c17d61981a408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c119cbb1ccd4fdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3L6R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,399</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...566 lines deleted...]
-          <x:t>0,598</x:t>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>