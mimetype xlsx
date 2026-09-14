--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254951f0be464554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30c01877c270455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c119cbb1ccd4fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f74df6a906d4904"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c17d61981a408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c119cbb1ccd4fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681d5a87f30b4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f74df6a906d4904" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Mercedes-Benz Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3L6R5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,260</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,242</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,587</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,534</x:t>
-[...119 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,491</x:t>
-[...16 lines deleted...]
-          <x:t>0,511</x:t>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,468</x:t>
-[...301 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>