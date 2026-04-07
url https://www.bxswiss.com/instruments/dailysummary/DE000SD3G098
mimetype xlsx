--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a60bb596cb4bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291431f4cfb14b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bded7e1b3264f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2cb918811a4eaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a2789b55dc4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bded7e1b3264f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R563cfe63230c4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2cb918811a4eaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3G098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>