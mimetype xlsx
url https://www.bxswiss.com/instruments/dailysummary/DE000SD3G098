--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291431f4cfb14b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc71471c95ee4707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2cb918811a4eaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbacc5a0930b14387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R563cfe63230c4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2cb918811a4eaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e06f73be79340f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbacc5a0930b14387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3G098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>