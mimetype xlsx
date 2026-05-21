--- v8 (2026-04-27)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc71471c95ee4707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26be6d463ce845dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbacc5a0930b14387"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde6ff193dbb84168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e06f73be79340f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbacc5a0930b14387" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3fc5306936240ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde6ff193dbb84168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3G098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,020</x:t>
-[...31 lines deleted...]
-          <x:t>114,320</x:t>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...343 lines deleted...]
-          <x:t>121,490</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>