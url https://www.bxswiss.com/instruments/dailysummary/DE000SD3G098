--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26be6d463ce845dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21eb615f14bf4474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde6ff193dbb84168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770d537687ae49bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3fc5306936240ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde6ff193dbb84168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ed7aa07c8645b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770d537687ae49bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3G098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>