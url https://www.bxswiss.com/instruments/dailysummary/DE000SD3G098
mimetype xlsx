--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21eb615f14bf4474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a290aafb79f4f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770d537687ae49bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba9db633ad947b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ed7aa07c8645b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770d537687ae49bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548159247d984c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba9db633ad947b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3G098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>