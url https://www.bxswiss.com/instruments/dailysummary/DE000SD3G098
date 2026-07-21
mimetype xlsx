--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a290aafb79f4f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2517c716734682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba9db633ad947b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817e5a6df9db4754"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548159247d984c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba9db633ad947b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b9fe746879d42e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817e5a6df9db4754" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3G098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>