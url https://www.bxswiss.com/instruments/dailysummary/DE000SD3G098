--- v12 (2026-07-21)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2517c716734682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refafc18958cb48b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817e5a6df9db4754"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab4214df3b04a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b9fe746879d42e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817e5a6df9db4754" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b95cafaea64413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab4214df3b04a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3G098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>57,740</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>