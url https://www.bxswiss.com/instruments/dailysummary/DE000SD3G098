--- v13 (2026-08-29)
+++ v14 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refafc18958cb48b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea9b76bd3754287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab4214df3b04a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racec84e0cc434be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b95cafaea64413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab4214df3b04a87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f25c280b6924b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racec84e0cc434be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3G098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,215</x:t>
-[...279 lines deleted...]
-          <x:t>91,410</x:t>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>