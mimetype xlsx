--- v14 (2026-09-19)
+++ v15 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea9b76bd3754287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abb044b530d4fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racec84e0cc434be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5200202f29341ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f25c280b6924b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racec84e0cc434be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef7ebcb6ac84d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5200202f29341ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3G098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...404 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,325</x:t>
-[...156 lines deleted...]
-          <x:t>73,085</x:t>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>74,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>