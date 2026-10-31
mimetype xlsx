--- v15 (2026-10-10)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abb044b530d4fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f38a1b971624e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5200202f29341ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb391696eb12a46dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef7ebcb6ac84d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5200202f29341ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea4471b01d74438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb391696eb12a46dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Long on Gold Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD3G098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>