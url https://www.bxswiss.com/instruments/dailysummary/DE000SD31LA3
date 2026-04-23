--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb0cf29369b4fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bacdf5b30e84db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2378f017e1c4d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2046b6f93342de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7046362225b4104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2378f017e1c4d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R801e5938d3294872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2046b6f93342de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD31LA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>2,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,565</x:t>
-[...75 lines deleted...]
-          <x:t>3,055</x:t>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,850</x:t>
-[...26 lines deleted...]
-          <x:t>2,670</x:t>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>