--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bacdf5b30e84db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61158a617a154c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2046b6f93342de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794f16a48a654850"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R801e5938d3294872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2046b6f93342de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89619248859340d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794f16a48a654850" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD31LA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,455</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,500</x:t>
-[...65 lines deleted...]
-          <x:t>2,795</x:t>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
-[...355 lines deleted...]
-          <x:t>2,570</x:t>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>