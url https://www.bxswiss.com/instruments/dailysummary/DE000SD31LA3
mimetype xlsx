--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61158a617a154c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2b55ad22124100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794f16a48a654850"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1316d79a9bb4f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89619248859340d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794f16a48a654850" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re348b49a47b74fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1316d79a9bb4f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD31LA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,075</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>2,915</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,715</x:t>
-[...340 lines deleted...]
-          <x:t>3,190</x:t>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,105</x:t>
-[...31 lines deleted...]
-          <x:t>3,450</x:t>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>