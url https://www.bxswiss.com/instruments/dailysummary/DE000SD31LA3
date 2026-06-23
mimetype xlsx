--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2b55ad22124100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41167c04d51c411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1316d79a9bb4f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2befb38049954c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re348b49a47b74fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1316d79a9bb4f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec7d9d883a04ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2befb38049954c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD31LA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,970</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,845</x:t>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>3,435</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,345</x:t>
-[...16 lines deleted...]
-          <x:t>3,435</x:t>
+          <x:t>3,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,345</x:t>
-[...328 lines deleted...]
-          <x:t>3,570</x:t>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>