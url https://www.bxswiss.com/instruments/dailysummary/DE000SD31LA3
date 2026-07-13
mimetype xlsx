--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41167c04d51c411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb540b4777d4d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2befb38049954c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22537edd0fda486c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec7d9d883a04ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2befb38049954c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48a50e72dab4423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22537edd0fda486c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD31LA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,575</x:t>
-[...178 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>3,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,855</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>3,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>