--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb540b4777d4d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0ac1faa14d4f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22537edd0fda486c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b5a14a27104ece"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48a50e72dab4423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22537edd0fda486c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3518d225b664bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b5a14a27104ece" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Lufthansa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD31LA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,155</x:t>
-[...48 lines deleted...]
-          <x:t>4,065</x:t>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,205</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>4,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>