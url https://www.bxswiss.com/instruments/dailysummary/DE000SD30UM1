--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ea1a74d96d4e47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db1dc2308d2448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfef70b6417984b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee7a76f9ca34d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29065e6566e04f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfef70b6417984b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42bba1f89e54829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee7a76f9ca34d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,235</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,245</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>