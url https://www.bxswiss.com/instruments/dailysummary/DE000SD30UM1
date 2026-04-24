--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db1dc2308d2448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427dc9cd087048e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee7a76f9ca34d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad754c8bf4d46bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42bba1f89e54829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee7a76f9ca34d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48772e4f8ac4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad754c8bf4d46bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,195</x:t>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,185</x:t>
-[...43 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>1,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>1,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
-[...53 lines deleted...]
-          <x:t>1,095</x:t>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>