--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427dc9cd087048e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09fd3a6318d4db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad754c8bf4d46bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R790d6dd7ad814024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48772e4f8ac4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad754c8bf4d46bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfc446746d248f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R790d6dd7ad814024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,045</x:t>
-[...6 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,035</x:t>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,025</x:t>
-[...458 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>