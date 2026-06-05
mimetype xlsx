--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09fd3a6318d4db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002b4465a5a8476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R790d6dd7ad814024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368586f5ab3c421f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfc446746d248f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R790d6dd7ad814024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031f04a50eb04151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368586f5ab3c421f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,075</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,125</x:t>
-[...107 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
-        </x:is>
-[...354 lines deleted...]
-          <x:t>1,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>