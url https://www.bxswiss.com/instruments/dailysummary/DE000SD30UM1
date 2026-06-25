--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002b4465a5a8476c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra87ebb9995984b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368586f5ab3c421f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra94002dd6a5c4c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R031f04a50eb04151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368586f5ab3c421f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa62dac1bc14fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra94002dd6a5c4c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...48 lines deleted...]
-          <x:t>1,095</x:t>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...112 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>