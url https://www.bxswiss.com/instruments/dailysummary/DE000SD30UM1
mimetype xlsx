--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra87ebb9995984b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f848704a646459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra94002dd6a5c4c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f5c7e7528a4b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa62dac1bc14fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra94002dd6a5c4c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a255845a774ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f5c7e7528a4b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,095</x:t>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,065</x:t>
-[...43 lines deleted...]
-          <x:t>1,075</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,065</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>1,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>