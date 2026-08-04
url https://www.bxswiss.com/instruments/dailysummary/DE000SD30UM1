--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f848704a646459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238bbcaa2a584288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f5c7e7528a4b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15cdeda6e739462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a255845a774ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f5c7e7528a4b94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f8506d4424429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15cdeda6e739462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,115</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>