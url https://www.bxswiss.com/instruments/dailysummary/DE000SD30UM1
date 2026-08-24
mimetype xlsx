--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238bbcaa2a584288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73c15759bc74c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15cdeda6e739462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978580b671444cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f8506d4424429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15cdeda6e739462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7dbc470b974d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978580b671444cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...21 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>13.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,045</x:t>
-[...4 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>0,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,967</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>1,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>