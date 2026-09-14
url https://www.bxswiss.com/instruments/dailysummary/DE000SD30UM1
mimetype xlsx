--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73c15759bc74c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68708fe9526d490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978580b671444cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11607af1a9fb483b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7dbc470b974d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978580b671444cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4c2d5b9f1b4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11607af1a9fb483b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Long on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,966</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,984</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>30.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
-[...323 lines deleted...]
-          <x:t>0,984</x:t>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,967</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,946</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,926</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,952</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,946</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>