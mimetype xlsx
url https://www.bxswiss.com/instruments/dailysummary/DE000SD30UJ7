--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f8539df326f43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb9cde97fe54c25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51cd77726d344f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ff6bddde994031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R502132fc38594362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51cd77726d344f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a61d0d4f7849eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ff6bddde994031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>45,750</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,910</x:t>
-[...11 lines deleted...]
-          <x:t>46,340</x:t>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,680</x:t>
-[...323 lines deleted...]
-          <x:t>46,500</x:t>
+          <x:t>46,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...19 lines deleted...]
-          <x:t>47,250</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>