--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb9cde97fe54c25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a1bce72f52419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ff6bddde994031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d1110d89914bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a61d0d4f7849eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ff6bddde994031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd9bff651ac441dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d1110d89914bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>