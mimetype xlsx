--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a1bce72f52419f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485fddc2549b4235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d1110d89914bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ef0e3ccaf34e0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd9bff651ac441dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d1110d89914bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f1e4f83a0f42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ef0e3ccaf34e0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>49,100</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,740</x:t>
-[...566 lines deleted...]
-          <x:t>49,845</x:t>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>