--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a1651e968747fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d38e08f62e04afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e18ff80f9b6406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e69a546b1c4fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9113dd76c714491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e18ff80f9b6406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a1133551474869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e69a546b1c4fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>41,630</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>40,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>40,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>40,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,570</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>