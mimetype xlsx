--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d38e08f62e04afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03677bb18c6a4e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e69a546b1c4fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7000e5d32b3e4f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a1133551474869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e69a546b1c4fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce9873e5e4e4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7000e5d32b3e4f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,560</x:t>
-[...70 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,450</x:t>
-[...26 lines deleted...]
-          <x:t>44,850</x:t>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,850</x:t>
-[...242 lines deleted...]
-          <x:t>44,670</x:t>
+          <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>