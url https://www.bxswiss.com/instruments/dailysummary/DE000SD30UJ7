--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03677bb18c6a4e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc5406877d24bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7000e5d32b3e4f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0fde74eba445bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce9873e5e4e4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7000e5d32b3e4f19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5715b2ad969d4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0fde74eba445bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>45,280</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,750</x:t>
-[...335 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,990</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>45,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,350</x:t>
-[...139 lines deleted...]
-          <x:t>44,110</x:t>
+          <x:t>45,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>