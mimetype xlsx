--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc5406877d24bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e691b5e7efc480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0fde74eba445bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb75a23181fe947ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5715b2ad969d4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0fde74eba445bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07599894db9e4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb75a23181fe947ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,990</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>45,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,350</x:t>
-[...80 lines deleted...]
-          <x:t>43,740</x:t>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>45,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>