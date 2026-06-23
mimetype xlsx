--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e691b5e7efc480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bac2da8207a4ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb75a23181fe947ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf48f47a5696e49f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07599894db9e4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb75a23181fe947ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf6aff552efb4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf48f47a5696e49f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>45,320</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,190</x:t>
-[...114 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>45,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,590</x:t>
-[...340 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>44,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,330</x:t>
-[...9 lines deleted...]
-          <x:t>43,260</x:t>
+          <x:t>43,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>