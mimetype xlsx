--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bac2da8207a4ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e05fe910a0c4bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf48f47a5696e49f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8632ae6c6fe4b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf6aff552efb4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf48f47a5696e49f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R737df32fd4c44de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8632ae6c6fe4b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>43,380</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,350</x:t>
-[...60 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,190</x:t>
-[...97 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,330</x:t>
-[...333 lines deleted...]
-          <x:t>43,220</x:t>
+          <x:t>44,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>