--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e05fe910a0c4bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f35666b30d4202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8632ae6c6fe4b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7234ada9e15546ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R737df32fd4c44de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8632ae6c6fe4b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1675c1fb75446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7234ada9e15546ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...536 lines deleted...]
-          <x:t>44,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,370</x:t>
-[...31 lines deleted...]
-          <x:t>44,120</x:t>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>