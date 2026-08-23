--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f35666b30d4202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f8539df326f43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7234ada9e15546ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51cd77726d344f01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1675c1fb75446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7234ada9e15546ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R502132fc38594362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51cd77726d344f01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>44,350</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>45,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,910</x:t>
-[...53 lines deleted...]
-          <x:t>46,440</x:t>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>