--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5dfb0f6f8b4c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586b08a0a5314843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f3bb816ca0a4d2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967003f3620f4e7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65385fe409f24f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f3bb816ca0a4d2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72428036134c4747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967003f3620f4e7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>59,045</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,415</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>59,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,550</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>