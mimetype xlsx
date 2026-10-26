--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586b08a0a5314843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d90ad8a99b94f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967003f3620f4e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471978a5b4ce4868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72428036134c4747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967003f3620f4e7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdefdf91c0595474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471978a5b4ce4868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,960</x:t>
-[...31 lines deleted...]
-          <x:t>59,990</x:t>
+          <x:t>59,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.09.2026</x:t>
-[...262 lines deleted...]
-          <x:t>60,270</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>