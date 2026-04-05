--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8778fa35b0a0492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ce5bc631524983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e2c6ffe89c46ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f0f5ca00104f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e814ec6b90b42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e2c6ffe89c46ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55a7df9f5974214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f0f5ca00104f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>45,520</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,290</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>47,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,150</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>