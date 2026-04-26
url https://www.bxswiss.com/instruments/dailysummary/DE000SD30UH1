--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ce5bc631524983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe20327b6064a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f0f5ca00104f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R461599730ed34113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55a7df9f5974214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f0f5ca00104f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a0e94a922a4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R461599730ed34113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>51,115</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,835</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>51,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,245</x:t>
-[...16 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,790</x:t>
-[...144 lines deleted...]
-          <x:t>51,325</x:t>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>