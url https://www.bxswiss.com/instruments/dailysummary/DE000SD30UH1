--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe20327b6064a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b739c8e31b84e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R461599730ed34113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cd1825c79746a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a0e94a922a4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R461599730ed34113" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a6674b9f454e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cd1825c79746a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,790</x:t>
-[...58 lines deleted...]
-          <x:t>52,005</x:t>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>31.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,635</x:t>
-[...156 lines deleted...]
-          <x:t>51,195</x:t>
+          <x:t>53,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>51,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>50,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>