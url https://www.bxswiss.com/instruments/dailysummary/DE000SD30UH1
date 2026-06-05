--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b739c8e31b84e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7b5a40e37842d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cd1825c79746a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R303ca786d3224ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a6674b9f454e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cd1825c79746a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994d2c0d52f74c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R303ca786d3224ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>50,755</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,365</x:t>
-[...431 lines deleted...]
-          <x:t>53,605</x:t>
+          <x:t>50,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>