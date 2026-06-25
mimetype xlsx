--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7b5a40e37842d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222607e202324837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R303ca786d3224ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021d7ee63e504d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994d2c0d52f74c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R303ca786d3224ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b31658882d458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021d7ee63e504d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>51,715</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>51,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,075</x:t>
-[...362 lines deleted...]
-          <x:t>48,610</x:t>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,390</x:t>
-[...21 lines deleted...]
-          <x:t>49,760</x:t>
+          <x:t>48,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,530</x:t>
-[...134 lines deleted...]
-          <x:t>50,050</x:t>
+          <x:t>48,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>