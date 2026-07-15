--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222607e202324837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c9291cf19a4359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R021d7ee63e504d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2127fa58401a480e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b31658882d458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R021d7ee63e504d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ed063d6d84443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2127fa58401a480e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,440</x:t>
-[...139 lines deleted...]
-          <x:t>49,500</x:t>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>46,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>