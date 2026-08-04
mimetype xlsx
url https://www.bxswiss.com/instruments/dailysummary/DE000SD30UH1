--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c9291cf19a4359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f480aba54c547d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2127fa58401a480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5166e4fda8954c72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ed063d6d84443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2127fa58401a480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaaad855163049f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5166e4fda8954c72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>