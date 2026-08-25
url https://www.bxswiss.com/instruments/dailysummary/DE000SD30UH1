--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f480aba54c547d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079312b406f14cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5166e4fda8954c72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d6970d816714898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaaad855163049f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5166e4fda8954c72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ad06a688384c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d6970d816714898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>51,655</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,185</x:t>
-[...26 lines deleted...]
-          <x:t>51,315</x:t>
+          <x:t>52,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>52,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>53,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,075</x:t>
-[...107 lines deleted...]
-          <x:t>52,485</x:t>
+          <x:t>52,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...46 lines deleted...]
-          <x:t>52,565</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>