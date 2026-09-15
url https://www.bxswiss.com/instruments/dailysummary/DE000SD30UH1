--- v13 (2026-08-25)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079312b406f14cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5dfb0f6f8b4c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d6970d816714898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f3bb816ca0a4d2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ad06a688384c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d6970d816714898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65385fe409f24f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f3bb816ca0a4d2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 6.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...477 lines deleted...]
-          <x:t>19.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,805</x:t>
-[...90 lines deleted...]
-          <x:t>54,695</x:t>
+          <x:t>54,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>