--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6137e412ca4b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8facf6a7d0e40fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee2d1faf828415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bef4a98a2e04ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8299851745344dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee2d1faf828415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5881ce3df07a4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bef4a98a2e04ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>44,225</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,865</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>46,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,660</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>