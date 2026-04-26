--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8facf6a7d0e40fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e6f6a27914414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bef4a98a2e04ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ecdd13597e4c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5881ce3df07a4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bef4a98a2e04ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0580a193c44fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ecdd13597e4c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>48,420</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,125</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>51,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,205</x:t>
-[...31 lines deleted...]
-          <x:t>51,385</x:t>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>