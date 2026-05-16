--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e6f6a27914414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb6c648bcb8402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ecdd13597e4c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab94372694846da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0580a193c44fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ecdd13597e4c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de801260bfd4f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab94372694846da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,985</x:t>
-[...80 lines deleted...]
-          <x:t>53,205</x:t>
+          <x:t>50,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,385</x:t>
-[...21 lines deleted...]
-          <x:t>51,385</x:t>
+          <x:t>51,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,305</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>50,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>