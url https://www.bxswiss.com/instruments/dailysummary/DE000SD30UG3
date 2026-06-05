--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb6c648bcb8402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5439bc60966c4c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab94372694846da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08df35b9388c44cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de801260bfd4f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab94372694846da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5735f26ea290469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08df35b9388c44cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,380</x:t>
-[...188 lines deleted...]
-          <x:t>53,805</x:t>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,525</x:t>
-[...75 lines deleted...]
-          <x:t>51,855</x:t>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>