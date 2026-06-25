--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5439bc60966c4c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd95df27286340b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08df35b9388c44cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7b13ff06cf4bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5735f26ea290469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08df35b9388c44cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e835cf634744758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7b13ff06cf4bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>49,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>