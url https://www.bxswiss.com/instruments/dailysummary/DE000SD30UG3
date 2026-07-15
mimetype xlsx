--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd95df27286340b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380c82d902c04360" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7b13ff06cf4bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09dd1c031d0d4d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e835cf634744758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7b13ff06cf4bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d0ae79733a4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09dd1c031d0d4d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>49,480</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,890</x:t>
-[...382 lines deleted...]
-          <x:t>44,620</x:t>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>