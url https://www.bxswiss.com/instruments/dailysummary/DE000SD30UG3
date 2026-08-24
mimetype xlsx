--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380c82d902c04360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c27a17317f04231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09dd1c031d0d4d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bfb338e58b499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d0ae79733a4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09dd1c031d0d4d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref09df1eeea14bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bfb338e58b499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>50,820</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>