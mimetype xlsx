--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c27a17317f04231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4d4e5be62242a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bfb338e58b499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cec5af7e79a4c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref09df1eeea14bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bfb338e58b499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bcf8602cc6b4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cec5af7e79a4c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,545</x:t>
-[...70 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>51,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,975</x:t>
-[...97 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>54,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>54,675</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>55,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>