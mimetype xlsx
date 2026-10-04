--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4d4e5be62242a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91db9fbc2e5449a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cec5af7e79a4c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a3408c5e554dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bcf8602cc6b4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cec5af7e79a4c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520fa58ceeab431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a3408c5e554dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>