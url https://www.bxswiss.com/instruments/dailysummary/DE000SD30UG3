--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91db9fbc2e5449a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa33d59d34044f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a3408c5e554dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ff127612024765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520fa58ceeab431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a3408c5e554dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe99279b2554a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ff127612024765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 8.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>59,250</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,790</x:t>
-[...70 lines deleted...]
-          <x:t>59,840</x:t>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,780</x:t>
-[...490 lines deleted...]
-          <x:t>61,345</x:t>
+          <x:t>61,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>