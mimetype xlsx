--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R929cb67801614271" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488036323be148d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02daa46687264427"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e633c61d8f4363"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0297ab3cf2094bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02daa46687264427" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcccdb7a83f14864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e633c61d8f4363" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,270</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>