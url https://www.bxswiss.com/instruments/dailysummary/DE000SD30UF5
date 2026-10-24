--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488036323be148d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86303cf79ebe4e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e633c61d8f4363"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da21422d54f4281"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcccdb7a83f14864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e633c61d8f4363" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05feb28138874d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da21422d54f4281" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>52,160</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,280</x:t>
-[...593 lines deleted...]
-          <x:t>52,750</x:t>
+          <x:t>49,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>