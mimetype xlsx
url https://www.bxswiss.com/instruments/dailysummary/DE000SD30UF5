--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9541bc21f79744de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f88c0d01c824cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287527341f0c4656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7608cb15e644fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6658c3ec23ad4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287527341f0c4656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b0193a5e7f4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7608cb15e644fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...9 lines deleted...]
-          <x:t>41,755</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,465</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>40,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>35,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>