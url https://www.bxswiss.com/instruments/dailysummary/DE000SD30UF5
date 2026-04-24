--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f88c0d01c824cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e67f13e771341ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7608cb15e644fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38596011db744791"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b0193a5e7f4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7608cb15e644fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af3a419fba64ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38596011db744791" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>42,345</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,085</x:t>
-[...11 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,125</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>43,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>