--- v4 (2026-04-24)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e67f13e771341ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf69d97007c24eb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38596011db744791"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a093e8ed01a4819"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af3a419fba64ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38596011db744791" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc454cc18d0d64eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a093e8ed01a4819" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>46,365</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,415</x:t>
-[...173 lines deleted...]
-          <x:t>41,285</x:t>
+          <x:t>43,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,125</x:t>
-[...124 lines deleted...]
-          <x:t>42,945</x:t>
+          <x:t>44,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>42,935</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>42,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>