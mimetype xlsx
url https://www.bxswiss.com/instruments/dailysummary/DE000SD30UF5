--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf69d97007c24eb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17abaa4761f54f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a093e8ed01a4819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eca4952d3884121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc454cc18d0d64eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a093e8ed01a4819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf714f5c84a3482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eca4952d3884121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,495</x:t>
-[...53 lines deleted...]
-          <x:t>42,175</x:t>
+          <x:t>42,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,165</x:t>
-[...485 lines deleted...]
-          <x:t>46,275</x:t>
+          <x:t>41,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>