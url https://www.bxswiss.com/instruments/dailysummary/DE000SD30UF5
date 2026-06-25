--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17abaa4761f54f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b4507ae2b94469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eca4952d3884121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad12acb579e4296"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf714f5c84a3482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eca4952d3884121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44228a575c2c4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad12acb579e4296" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,685</x:t>
-[...107 lines deleted...]
-          <x:t>42,075</x:t>
+          <x:t>41,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>40,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>