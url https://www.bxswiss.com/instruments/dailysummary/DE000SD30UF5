--- v7 (2026-06-25)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b4507ae2b94469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0d0dfcf7714117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad12acb579e4296"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ca470bee734300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44228a575c2c4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad12acb579e4296" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64bdd2c1d3144f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ca470bee734300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,580</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>