--- v8 (2026-06-27)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0d0dfcf7714117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dec45f2366340ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ca470bee734300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e99b8b83314506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64bdd2c1d3144f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ca470bee734300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ce3ae7b6754cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e99b8b83314506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,940</x:t>
-[...286 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>38,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,395</x:t>
-[...16 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>40,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,945</x:t>
-[...306 lines deleted...]
-          <x:t>35,300</x:t>
+          <x:t>41,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>