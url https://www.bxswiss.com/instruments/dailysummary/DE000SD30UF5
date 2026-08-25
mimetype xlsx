--- v9 (2026-08-05)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dec45f2366340ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376313d46b4741df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e99b8b83314506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b55f7403cb04e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ce3ae7b6754cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e99b8b83314506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebad12cd84624ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b55f7403cb04e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>41,485</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>42,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>42,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>