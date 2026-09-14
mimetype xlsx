--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R376313d46b4741df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R929cb67801614271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b55f7403cb04e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02daa46687264427"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebad12cd84624ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b55f7403cb04e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0297ab3cf2094bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02daa46687264427" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 10.0 x Short on Euro Bund Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD30UF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>42,225</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,015</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>