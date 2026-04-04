--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01231f8a6a584760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe5e5698ca04b72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5965dd562b854dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a04cc9b80b4154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10740e751fca477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5965dd562b854dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ee41df564e94e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a04cc9b80b4154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on TeamViewer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2XW12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,781</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,766</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,766</x:t>
-[...382 lines deleted...]
-          <x:t>0,780</x:t>
+          <x:t>0,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>