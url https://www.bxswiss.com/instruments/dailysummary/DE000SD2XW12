--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe5e5698ca04b72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be3794166c34eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a04cc9b80b4154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2cb10d863ba497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ee41df564e94e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a04cc9b80b4154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce0673c1a9b452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2cb10d863ba497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on TeamViewer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2XW12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...16 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,985</x:t>
-[...102 lines deleted...]
-          <x:t>0,697</x:t>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,688</x:t>
-[...463 lines deleted...]
-          <x:t>0,944</x:t>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>