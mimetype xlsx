--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be3794166c34eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ac6a7a34e044b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2cb10d863ba497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b7ae65e3e244c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce0673c1a9b452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2cb10d863ba497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74fb71d590214bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b7ae65e3e244c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on TeamViewer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2XW12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,776</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>