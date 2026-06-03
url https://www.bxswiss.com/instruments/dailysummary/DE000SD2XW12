--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ac6a7a34e044b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra905d6b33dd246b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b7ae65e3e244c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba700a0a7cbf4e15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74fb71d590214bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b7ae65e3e244c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88987d60f81c4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba700a0a7cbf4e15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on TeamViewer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2XW12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>