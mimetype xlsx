--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra905d6b33dd246b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27feab3a0994b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba700a0a7cbf4e15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R625ec001f360462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88987d60f81c4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba700a0a7cbf4e15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R511860d81fa34f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R625ec001f360462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on TeamViewer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2XW12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,302</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>0,122</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>