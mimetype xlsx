--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27feab3a0994b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a3e0aa9c46438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R625ec001f360462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53af337b698e4267"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R511860d81fa34f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R625ec001f360462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f4e0c4d58d40bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53af337b698e4267" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on TeamViewer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2XW12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,226</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,192</x:t>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>05.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>0,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>