--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a3e0aa9c46438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6aa164b9ebc4ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53af337b698e4267"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd344ecb69141a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f4e0c4d58d40bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53af337b698e4267" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d39f48165494387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd344ecb69141a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on TeamViewer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2XW12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,230</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,202</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,186</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>