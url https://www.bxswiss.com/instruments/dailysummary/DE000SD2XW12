--- v13 (2026-08-03)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6aa164b9ebc4ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a676efba864781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd344ecb69141a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163b112e156a4012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d39f48165494387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd344ecb69141a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa8c0278ffb4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163b112e156a4012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on TeamViewer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2XW12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,158</x:t>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,134</x:t>
-[...114 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,134</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>