--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a676efba864781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82677f05a1c4adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163b112e156a4012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R209da4f4ecd0433d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa8c0278ffb4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163b112e156a4012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cea2b0421ec499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R209da4f4ecd0433d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited Factor Warrant 4.0 x Short on TeamViewer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000SD2XW12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,073</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
-[...70 lines deleted...]
-          <x:t>0,074</x:t>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,063</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,056</x:t>
-[...227 lines deleted...]
-          <x:t>0,046</x:t>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>0,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>